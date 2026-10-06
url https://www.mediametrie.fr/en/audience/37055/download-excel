--- v0 (2026-09-16)
+++ v1 (2026-10-06)
@@ -1,151 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\GROUPES\DPPC\Performance Produits\Radio &amp; Audio\Communiqués de presse\EAR National\2026\Avril - Juin 2026\Pour CP numérique\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Partage DROM - DCOM\EAR\EAR - National\2026\Avril-Juin 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB76671F-78F5-4347-98FD-D4E3BE9527E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EB650D7-A731-42CC-9901-526744F0814B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="499" activeTab="1" xr2:uid="{A50ED53D-C4BB-4B9B-914F-68867B474307}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="499" activeTab="2" xr2:uid="{A50ED53D-C4BB-4B9B-914F-68867B474307}"/>
   </bookViews>
   <sheets>
     <sheet name="1A" sheetId="20" r:id="rId1"/>
     <sheet name="1B" sheetId="19" r:id="rId2"/>
     <sheet name="2" sheetId="5" r:id="rId3"/>
     <sheet name="3" sheetId="11" r:id="rId4"/>
     <sheet name="4" sheetId="9" r:id="rId5"/>
     <sheet name="5" sheetId="12" r:id="rId6"/>
     <sheet name="6" sheetId="13" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="Print_Area" localSheetId="2">'2'!$A$1:$N$47</definedName>
     <definedName name="Print_Area" localSheetId="3">'3'!$A$1:$H$45</definedName>
     <definedName name="Print_Area" localSheetId="4">'4'!$A$1:$N$48</definedName>
-    <definedName name="Print_Area" localSheetId="5">'5'!$A$1:$N$48</definedName>
+    <definedName name="Print_Area" localSheetId="5">'5'!$A$1:$N$44</definedName>
     <definedName name="Print_Area" localSheetId="6">'6'!$A$1:$M$40</definedName>
     <definedName name="SP_EXCEL_LINK_1e0006f8df584923a13c6e2f0e656161" hidden="1">'3'!$B$4:$F$44</definedName>
     <definedName name="SP_EXCEL_LINK_260fba74010548d3bd0733b444722afb" hidden="1">'2'!$B$2:$N$46</definedName>
     <definedName name="SP_EXCEL_LINK_2b3f3a517ac14b56bb24acd6e01807c2" hidden="1">'3'!$B$4:$F$44</definedName>
     <definedName name="SP_EXCEL_LINK_4215c57e4ecc409b9a85f5301a59ff06" hidden="1">'2'!$B$2:$L$46</definedName>
-    <definedName name="SP_EXCEL_LINK_489b766b393c46d4b8533eee9096ad7d" hidden="1">'5'!$B$4:$L$43</definedName>
+    <definedName name="SP_EXCEL_LINK_489b766b393c46d4b8533eee9096ad7d" hidden="1">'5'!$B$4:$L$40</definedName>
     <definedName name="SP_EXCEL_LINK_495ed8ef0b5f4d089f4413c17ac75e53" hidden="1">'4'!$B$4:$L$45</definedName>
     <definedName name="SP_EXCEL_LINK_4a8d38e356264e5bb2a0ebe9d9657096" hidden="1">'6'!$B$4:$K$23</definedName>
     <definedName name="SP_EXCEL_LINK_73e1b89ef32e41f789154642a957c06e" hidden="1">'3'!$B$4:$F$44</definedName>
     <definedName name="SP_EXCEL_LINK_9ec45b36197a4f3da3528802a71ecc81" hidden="1">'4'!$B$4:$L$45</definedName>
     <definedName name="SP_EXCEL_LINK_b3a4bc3c051d43f2adef864aff0f03ff" hidden="1">'4'!$B$4:$L$45</definedName>
-    <definedName name="SP_EXCEL_LINK_b4eeb6a0f89248e99d80f6486424abb2" hidden="1">'5'!$B$4:$L$43</definedName>
+    <definedName name="SP_EXCEL_LINK_b4eeb6a0f89248e99d80f6486424abb2" hidden="1">'5'!$B$4:$L$40</definedName>
     <definedName name="SP_EXCEL_LINK_b67aa15e2e32466f81d3304c90a17196" hidden="1">'2'!$B$4:$L$45</definedName>
     <definedName name="SP_EXCEL_LINK_c4ec3062f23748b494cc440cdb429b22" hidden="1">'4'!$B$4:$L$45</definedName>
     <definedName name="SP_EXCEL_LINK_ce105366665f407e9b8066c822df4af8" hidden="1">'2'!$B$4:$I$51</definedName>
     <definedName name="SP_EXCEL_LINK_d24e8b9593ad406a8e42d3e9ff1509a9" hidden="1">'6'!$B$4:$K$23</definedName>
     <definedName name="SP_EXCEL_LINK_f412857a1e804bc8a8f8a164b3c0e983" hidden="1">'2'!$B$4:$L$45</definedName>
     <definedName name="SP_EXCEL_LINK_f8fc274e34964dd4b70d9778899828e1" hidden="1">'2'!$B$4:$L$45</definedName>
     <definedName name="SP_EXCEL_LINK_faef33180697478f8b7805bd96ac6e18" hidden="1">'2'!$B$4:$L$45</definedName>
     <definedName name="SP_EXCEL_LINK_feb8284e1f294df2b58d1ef5924e5224" hidden="1">'3'!$B$4:$F$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2'!$A$1:$M$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'3'!$A$1:$H$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'4'!$A$1:$M$47</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'5'!$A$1:$N$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'5'!$A$1:$N$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'6'!$A$1:$M$37</definedName>
   </definedNames>
-  <calcPr calcId="191028" concurrentCalc="0"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="643" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="621" uniqueCount="189">
   <si>
     <t>Janvier - Mars 2026</t>
   </si>
   <si>
     <t>Nombre de jours de semaine de la vague (dont JMA)</t>
   </si>
   <si>
     <t>Nombre de jours de vacances scolaires</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>DEA</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>h/mn</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Caractéristiques de la période en semaine </t>
     </r>
@@ -502,78 +483,72 @@
       <t xml:space="preserve"> % = 564 940 personnes âgées de 13 ans et plus</t>
     </r>
   </si>
   <si>
     <t>LUNDI - VENDREDI</t>
   </si>
   <si>
     <t>NRJ GLOBAL</t>
   </si>
   <si>
     <t>ADULTS ONLY</t>
   </si>
   <si>
     <t>FULL IMPACT IDF</t>
   </si>
   <si>
     <t>GROUPE M6</t>
   </si>
   <si>
     <t>M6 UNLIMITED RADIO</t>
   </si>
   <si>
     <t>FIRST MUSIC</t>
   </si>
   <si>
-    <t>FIRST ILE DE FRANCE</t>
-[...1 lines deleted...]
-  <si>
     <t>LAGARDERE RADIO</t>
   </si>
   <si>
     <t>LAGARDERE PUBLICITE NEWS</t>
   </si>
   <si>
     <t>LAGARDERE PUBLICITE NEWS IDF</t>
   </si>
   <si>
     <t>LIP !</t>
   </si>
   <si>
     <t>LPN+</t>
   </si>
   <si>
     <t>LES INDES RADIOS / TF1 PUB RADIOS</t>
   </si>
   <si>
     <t>LES INDES CAPITALE</t>
   </si>
   <si>
     <t>LES INDES FLEX</t>
-  </si>
-[...1 lines deleted...]
-    <t>LES INDÉS FLEX AVEC M RADIO</t>
   </si>
   <si>
     <t>SAMEDI - DIMANCHE</t>
   </si>
   <si>
     <t>L’Audience des agrégats par statut (5h-24h)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> (1)</t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <rFont val="Mediametrie"/>
       </rPr>
       <t xml:space="preserve"> % = 571 230 personnes âgées de 13 ans et plus</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Mediametrie"/>
       </rPr>
       <t xml:space="preserve">
 </t>
@@ -4082,50 +4057,56 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="115" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="137" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="40" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="41" fillId="5" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="41" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="45" fillId="3" borderId="139" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="3" borderId="139" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4230,517 +4211,99 @@
     <xf numFmtId="0" fontId="28" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF2EED56"/>
       <color rgb="FF6E5F5F"/>
       <color rgb="FF1E50E0"/>
       <color rgb="FFD1FF87"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-</file>
-[...410 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="final nouvelle charte">
   <a:themeElements>
     <a:clrScheme name="00. Mediametrie">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="B41432"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FDDA00"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="E10037"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E65F28"/>
       </a:accent2>
       <a:accent3>
@@ -4943,438 +4506,438 @@
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="final nouvelle charte" id="{9E0D5C0D-A690-4CAF-A0B6-A7CE3D880997}" vid="{DD732D93-61E1-48F3-B506-40FADA3BE751}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD97F17D-2AB2-4030-B954-84C5B42C9AEB}">
   <sheetPr codeName="Feuil3"/>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="18.5" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
     <col min="2" max="4" width="22.23046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="19" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A1" s="390" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="391"/>
       <c r="C1" s="391"/>
       <c r="D1" s="392"/>
     </row>
     <row r="2" spans="1:4" ht="23.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A2" s="376"/>
       <c r="B2" s="373" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C2" s="374" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="374" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="19" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A3" s="375" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="366">
         <v>65</v>
       </c>
       <c r="C3" s="393">
         <v>65</v>
       </c>
       <c r="D3" s="371">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="19" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A4" s="375" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="366">
         <v>6</v>
       </c>
       <c r="C4" s="393">
         <v>5</v>
       </c>
       <c r="D4" s="371">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="19" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A5" s="375" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="366">
         <v>10</v>
       </c>
       <c r="C5" s="393">
         <v>15</v>
       </c>
       <c r="D5" s="371">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="19" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A6" s="375" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B6" s="394">
         <v>77</v>
       </c>
       <c r="C6" s="393">
         <v>77.3</v>
       </c>
       <c r="D6" s="371">
         <v>76.7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09FD2900-4F4A-482C-B5FA-E2CD065EEFB0}">
   <sheetPr codeName="Feuil4"/>
   <dimension ref="A1:P6"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="18.5" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="2" max="16" width="6.23046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B1" s="377" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="378"/>
       <c r="D1" s="378"/>
       <c r="E1" s="378"/>
       <c r="F1" s="378"/>
       <c r="G1" s="378"/>
       <c r="H1" s="378"/>
       <c r="I1" s="378"/>
       <c r="J1" s="378"/>
       <c r="K1" s="378"/>
       <c r="L1" s="378"/>
       <c r="M1" s="378"/>
       <c r="N1" s="378"/>
       <c r="O1" s="378"/>
       <c r="P1" s="379"/>
     </row>
     <row r="2" spans="1:16" ht="18.649999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B2" s="380" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="381"/>
       <c r="D2" s="381"/>
       <c r="E2" s="381"/>
       <c r="F2" s="381"/>
       <c r="G2" s="381"/>
       <c r="H2" s="381"/>
       <c r="I2" s="381"/>
       <c r="J2" s="381"/>
       <c r="K2" s="381"/>
       <c r="L2" s="381"/>
       <c r="M2" s="381"/>
       <c r="N2" s="381"/>
       <c r="O2" s="381"/>
       <c r="P2" s="382"/>
     </row>
     <row r="3" spans="1:16" ht="19.399999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B3" s="383" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C3" s="384"/>
       <c r="D3" s="384"/>
       <c r="E3" s="384"/>
       <c r="F3" s="385"/>
       <c r="G3" s="386" t="s">
         <v>0</v>
       </c>
       <c r="H3" s="387"/>
       <c r="I3" s="387"/>
       <c r="J3" s="387"/>
       <c r="K3" s="388"/>
       <c r="L3" s="386" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M3" s="387"/>
       <c r="N3" s="387"/>
       <c r="O3" s="387"/>
       <c r="P3" s="388"/>
     </row>
     <row r="4" spans="1:16" ht="40.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B4" s="397" t="s">
+        <v>182</v>
+      </c>
+      <c r="C4" s="397" t="s">
+        <v>183</v>
+      </c>
+      <c r="D4" s="397" t="s">
         <v>184</v>
       </c>
-      <c r="C4" s="397" t="s">
+      <c r="E4" s="397" t="s">
         <v>185</v>
       </c>
-      <c r="D4" s="397" t="s">
+      <c r="F4" s="397" t="s">
         <v>186</v>
       </c>
-      <c r="E4" s="397" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" s="398" t="s">
+        <v>182</v>
+      </c>
+      <c r="H4" s="398" t="s">
+        <v>183</v>
+      </c>
+      <c r="I4" s="398" t="s">
         <v>184</v>
       </c>
-      <c r="H4" s="398" t="s">
+      <c r="J4" s="398" t="s">
         <v>185</v>
       </c>
-      <c r="I4" s="398" t="s">
+      <c r="K4" s="398" t="s">
         <v>186</v>
       </c>
-      <c r="J4" s="398" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L4" s="398" t="s">
+        <v>182</v>
+      </c>
+      <c r="M4" s="398" t="s">
+        <v>183</v>
+      </c>
+      <c r="N4" s="398" t="s">
         <v>184</v>
       </c>
-      <c r="M4" s="398" t="s">
+      <c r="O4" s="398" t="s">
         <v>185</v>
       </c>
-      <c r="N4" s="398" t="s">
+      <c r="P4" s="398" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="30.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A5" s="389" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B5" s="366">
         <v>9.8000000000000007</v>
       </c>
       <c r="C5" s="367">
         <v>5571</v>
       </c>
       <c r="D5" s="366">
         <v>65.900000000000006</v>
       </c>
       <c r="E5" s="367">
         <v>37637</v>
       </c>
       <c r="F5" s="368" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="369">
         <v>9.6</v>
       </c>
       <c r="H5" s="370">
         <v>5510</v>
       </c>
       <c r="I5" s="371">
         <v>67.2</v>
       </c>
       <c r="J5" s="370">
         <v>38391</v>
       </c>
       <c r="K5" s="372" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="369">
         <v>9.8000000000000007</v>
       </c>
       <c r="M5" s="370">
         <v>5519</v>
       </c>
       <c r="N5" s="371">
         <v>66.7</v>
       </c>
       <c r="O5" s="370">
         <v>33657</v>
       </c>
       <c r="P5" s="371" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="30.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A6" s="389" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B6" s="366">
         <v>7.3</v>
       </c>
       <c r="C6" s="367">
         <v>4151</v>
       </c>
       <c r="D6" s="366">
         <v>54.8</v>
       </c>
       <c r="E6" s="367">
         <v>31304</v>
       </c>
       <c r="F6" s="368" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="G6" s="369">
         <v>7.1</v>
       </c>
       <c r="H6" s="370">
         <v>4056</v>
       </c>
       <c r="I6" s="396">
         <v>55</v>
       </c>
       <c r="J6" s="370">
         <v>31393</v>
       </c>
       <c r="K6" s="372" t="s">
         <v>13</v>
       </c>
       <c r="L6" s="395">
         <v>7</v>
       </c>
       <c r="M6" s="370">
         <v>3980</v>
       </c>
       <c r="N6" s="371">
         <v>53.6</v>
       </c>
       <c r="O6" s="370">
         <v>30277</v>
       </c>
       <c r="P6" s="371" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D828D310-90F1-400A-A1FD-47D8DD32DCD3}">
   <sheetPr codeName="Feuil5"/>
   <dimension ref="A1:P47"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E33" sqref="D33:E33"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A8" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="18.5" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="31.23046875" customWidth="1"/>
     <col min="3" max="3" width="8.69140625" customWidth="1"/>
     <col min="4" max="4" width="9.23046875" customWidth="1"/>
     <col min="5" max="5" width="7.69140625" customWidth="1"/>
     <col min="6" max="6" width="9.23046875" customWidth="1"/>
     <col min="7" max="7" width="9.23046875" style="16" customWidth="1"/>
     <col min="8" max="8" width="7.69140625" customWidth="1"/>
     <col min="9" max="9" width="9.23046875" style="18" customWidth="1"/>
     <col min="10" max="10" width="9.23046875" customWidth="1"/>
     <col min="11" max="11" width="7.69140625" customWidth="1"/>
     <col min="12" max="12" width="9.23046875" customWidth="1"/>
     <col min="13" max="13" width="3.4609375" customWidth="1"/>
     <col min="14" max="14" width="9.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="4.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B2" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6"/>
     <row r="4" spans="1:16" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="C4" s="295"/>
       <c r="D4" s="332" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E4" s="333"/>
       <c r="F4" s="334"/>
       <c r="G4" s="335" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="335"/>
       <c r="I4" s="336"/>
       <c r="J4" s="337" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="K4" s="335"/>
       <c r="L4" s="338"/>
     </row>
     <row r="5" spans="1:16" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B5" s="299" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="296"/>
       <c r="D5" s="339" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="339" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="340" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="341" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="342" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="343" t="s">
@@ -5439,1114 +5002,1114 @@
         <v>18</v>
       </c>
       <c r="C8" s="143"/>
       <c r="D8" s="205">
         <v>65.900000000000006</v>
       </c>
       <c r="E8" s="129" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="155">
         <v>100</v>
       </c>
       <c r="G8" s="209">
         <v>67.2</v>
       </c>
       <c r="H8" s="130" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="226">
         <v>100</v>
       </c>
       <c r="J8" s="227">
         <v>66.7</v>
       </c>
       <c r="K8" s="131" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="L8" s="132">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B9" s="62"/>
       <c r="C9" s="63"/>
       <c r="D9" s="206"/>
       <c r="E9" s="64"/>
       <c r="F9" s="156"/>
       <c r="G9" s="210"/>
       <c r="H9" s="65"/>
       <c r="I9" s="228"/>
       <c r="J9" s="229"/>
       <c r="K9" s="66"/>
       <c r="L9" s="126"/>
     </row>
     <row r="10" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B10" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="58" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="153">
         <v>29.2</v>
       </c>
       <c r="E10" s="115" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="157">
         <v>38.700000000000003</v>
       </c>
       <c r="G10" s="211">
         <v>30.5</v>
       </c>
       <c r="H10" s="135" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I10" s="230">
         <v>39.200000000000003</v>
       </c>
       <c r="J10" s="231">
         <v>30.3</v>
       </c>
       <c r="K10" s="137" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="L10" s="138">
         <v>40.4</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="9.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B11" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="59"/>
       <c r="D11" s="154"/>
       <c r="E11" s="55"/>
       <c r="F11" s="158"/>
       <c r="G11" s="212"/>
       <c r="H11" s="56"/>
       <c r="I11" s="232"/>
       <c r="J11" s="233"/>
       <c r="K11" s="133"/>
       <c r="L11" s="125"/>
     </row>
-    <row r="12" spans="1:16" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B12" s="399" t="s">
+    <row r="12" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="401" t="s">
         <v>22</v>
       </c>
-      <c r="C12" s="400"/>
+      <c r="C12" s="402"/>
       <c r="D12" s="207">
         <v>4.5</v>
       </c>
       <c r="E12" s="27" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F12" s="159">
         <v>4.4000000000000004</v>
       </c>
       <c r="G12" s="213">
         <v>4.5999999999999996</v>
       </c>
       <c r="H12" s="57" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="I12" s="234">
         <v>4.8</v>
       </c>
       <c r="J12" s="235">
         <v>4.5</v>
       </c>
       <c r="K12" s="22" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="L12" s="51">
         <v>4.7</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B13" s="403" t="s">
+    <row r="13" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="405" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="404"/>
+      <c r="C13" s="406"/>
       <c r="D13" s="207">
         <v>12.1</v>
       </c>
       <c r="E13" s="27" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F13" s="159">
         <v>13.9</v>
       </c>
       <c r="G13" s="213">
         <v>12.4</v>
       </c>
       <c r="H13" s="57" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I13" s="234">
         <v>14.3</v>
       </c>
       <c r="J13" s="235">
         <v>12.4</v>
       </c>
       <c r="K13" s="21" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="L13" s="51">
         <v>14.6</v>
       </c>
       <c r="P13" s="14"/>
     </row>
-    <row r="14" spans="1:16" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B14" s="399" t="s">
+    <row r="14" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="401" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="400"/>
+      <c r="C14" s="402"/>
       <c r="D14" s="207">
         <v>3.7</v>
       </c>
       <c r="E14" s="27" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F14" s="159">
         <v>4</v>
       </c>
       <c r="G14" s="213">
         <v>4.0999999999999996</v>
       </c>
       <c r="H14" s="57" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="I14" s="234">
         <v>4.0999999999999996</v>
       </c>
       <c r="J14" s="235">
         <v>3.8</v>
       </c>
       <c r="K14" s="21" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="L14" s="51">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B15" s="399" t="s">
+    <row r="15" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="401" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="400"/>
+      <c r="C15" s="402"/>
       <c r="D15" s="207">
         <v>4.8</v>
       </c>
       <c r="E15" s="27" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="F15" s="159">
         <v>5.2</v>
       </c>
       <c r="G15" s="213">
         <v>5</v>
       </c>
       <c r="H15" s="57" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="I15" s="234">
         <v>5.3</v>
       </c>
       <c r="J15" s="235">
         <v>4.9000000000000004</v>
       </c>
       <c r="K15" s="21" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="L15" s="51">
         <v>5.5</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B16" s="399" t="s">
+    <row r="16" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="401" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="400"/>
+      <c r="C16" s="402"/>
       <c r="D16" s="207">
         <v>8.5</v>
       </c>
       <c r="E16" s="27" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="F16" s="159">
         <v>11.2</v>
       </c>
       <c r="G16" s="213">
         <v>8.6</v>
       </c>
       <c r="H16" s="57" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="I16" s="234">
         <v>10.7</v>
       </c>
       <c r="J16" s="235">
         <v>9</v>
       </c>
       <c r="K16" s="21" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="L16" s="51">
         <v>11.7</v>
       </c>
     </row>
     <row r="17" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B17" s="406"/>
-      <c r="C17" s="407"/>
+      <c r="B17" s="408"/>
+      <c r="C17" s="409"/>
       <c r="D17" s="208"/>
       <c r="E17" s="68"/>
       <c r="F17" s="160"/>
       <c r="G17" s="214"/>
       <c r="H17" s="69"/>
       <c r="I17" s="236"/>
       <c r="J17" s="237"/>
       <c r="K17" s="71"/>
       <c r="L17" s="127"/>
     </row>
     <row r="18" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B18" s="54" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="58" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="153">
         <v>30.7</v>
       </c>
       <c r="E18" s="115" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F18" s="157">
         <v>31.1</v>
       </c>
       <c r="G18" s="211">
         <v>30.6</v>
       </c>
       <c r="H18" s="135" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="I18" s="230">
         <v>30.3</v>
       </c>
       <c r="J18" s="231">
         <v>29.9</v>
       </c>
       <c r="K18" s="137" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="L18" s="138">
         <v>29.9</v>
       </c>
     </row>
     <row r="19" spans="2:12" ht="9.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B19" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="59"/>
       <c r="D19" s="154"/>
       <c r="E19" s="55"/>
       <c r="F19" s="158"/>
       <c r="G19" s="212"/>
       <c r="H19" s="56"/>
       <c r="I19" s="238"/>
       <c r="J19" s="233"/>
       <c r="K19" s="133"/>
       <c r="L19" s="125"/>
     </row>
-    <row r="20" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B20" s="399" t="s">
+    <row r="20" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="401" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="400"/>
+      <c r="C20" s="402"/>
       <c r="D20" s="207">
         <v>3.1</v>
       </c>
       <c r="E20" s="27" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F20" s="159">
         <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="213">
         <v>3.2</v>
       </c>
       <c r="H20" s="57" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="I20" s="234">
         <v>2.4</v>
       </c>
       <c r="J20" s="235">
         <v>2.9</v>
       </c>
       <c r="K20" s="38" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="L20" s="51">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="21" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B21" s="410" t="s">
+    <row r="21" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="412" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="411"/>
+      <c r="C21" s="413"/>
       <c r="D21" s="207">
         <v>1.7</v>
       </c>
       <c r="E21" s="27" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F21" s="159">
         <v>1.4</v>
       </c>
       <c r="G21" s="213">
         <v>1.8</v>
       </c>
       <c r="H21" s="57" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="I21" s="234">
         <v>1.6</v>
       </c>
       <c r="J21" s="235">
         <v>1.6</v>
       </c>
       <c r="K21" s="21" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="L21" s="51">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B22" s="399" t="s">
+    <row r="22" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="401" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="400"/>
+      <c r="C22" s="402"/>
       <c r="D22" s="207">
         <v>3</v>
       </c>
       <c r="E22" s="27" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F22" s="159">
         <v>2.5</v>
       </c>
       <c r="G22" s="213">
         <v>3</v>
       </c>
       <c r="H22" s="57" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="I22" s="234">
         <v>2.4</v>
       </c>
       <c r="J22" s="235">
         <v>3.2</v>
       </c>
       <c r="K22" s="21" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="L22" s="51">
         <v>2.8</v>
       </c>
     </row>
-    <row r="23" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B23" s="399" t="s">
+    <row r="23" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="401" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="400"/>
+      <c r="C23" s="402"/>
       <c r="D23" s="207">
         <v>1.1000000000000001</v>
       </c>
       <c r="E23" s="27" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F23" s="159">
         <v>0.9</v>
       </c>
       <c r="G23" s="213" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="H23" s="57" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="I23" s="234" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="J23" s="235">
         <v>1.1000000000000001</v>
       </c>
       <c r="K23" s="21" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="L23" s="51">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B24" s="401" t="s">
+    <row r="24" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="403" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="405"/>
+      <c r="C24" s="407"/>
       <c r="D24" s="207">
         <v>5.6</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F24" s="159">
         <v>5.5</v>
       </c>
       <c r="G24" s="213">
         <v>5.3</v>
       </c>
       <c r="H24" s="57" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="I24" s="234">
         <v>4.9000000000000004</v>
       </c>
       <c r="J24" s="235">
         <v>6</v>
       </c>
       <c r="K24" s="21" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="L24" s="51">
         <v>5.6</v>
       </c>
     </row>
-    <row r="25" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B25" s="399" t="s">
+    <row r="25" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="401" t="s">
         <v>33</v>
       </c>
-      <c r="C25" s="400"/>
+      <c r="C25" s="402"/>
       <c r="D25" s="207">
         <v>6.4</v>
       </c>
       <c r="E25" s="27" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F25" s="159">
         <v>5.0999999999999996</v>
       </c>
       <c r="G25" s="213">
         <v>6.6</v>
       </c>
       <c r="H25" s="57" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="I25" s="234">
         <v>5.2</v>
       </c>
       <c r="J25" s="235">
         <v>7.3</v>
       </c>
       <c r="K25" s="21" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="L25" s="51">
         <v>5.9</v>
       </c>
     </row>
-    <row r="26" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B26" s="401" t="s">
+    <row r="26" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="403" t="s">
         <v>34</v>
       </c>
-      <c r="C26" s="405"/>
+      <c r="C26" s="407"/>
       <c r="D26" s="207">
         <v>3.7</v>
       </c>
       <c r="E26" s="27" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="F26" s="159">
         <v>2.8</v>
       </c>
       <c r="G26" s="213">
         <v>2.8</v>
       </c>
       <c r="H26" s="57" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="I26" s="234">
         <v>2</v>
       </c>
       <c r="J26" s="235">
         <v>1.6</v>
       </c>
       <c r="K26" s="21" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="L26" s="51">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="27" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B27" s="399" t="s">
+    <row r="27" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="401" t="s">
         <v>35</v>
       </c>
-      <c r="C27" s="400"/>
+      <c r="C27" s="402"/>
       <c r="D27" s="207">
         <v>2.8</v>
       </c>
       <c r="E27" s="27" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F27" s="159">
         <v>2.5</v>
       </c>
       <c r="G27" s="213">
         <v>2.9</v>
       </c>
       <c r="H27" s="57" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="I27" s="234">
         <v>2.4</v>
       </c>
       <c r="J27" s="235">
         <v>2.6</v>
       </c>
       <c r="K27" s="21" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="L27" s="51">
         <v>2.4</v>
       </c>
     </row>
-    <row r="28" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B28" s="401" t="s">
+    <row r="28" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="403" t="s">
         <v>36</v>
       </c>
-      <c r="C28" s="402"/>
+      <c r="C28" s="404"/>
       <c r="D28" s="207">
         <v>2.6</v>
       </c>
       <c r="E28" s="27" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F28" s="159">
         <v>1.3</v>
       </c>
       <c r="G28" s="213">
         <v>2.2999999999999998</v>
       </c>
       <c r="H28" s="57" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="I28" s="234">
         <v>1.4</v>
       </c>
       <c r="J28" s="235">
         <v>2.6</v>
       </c>
       <c r="K28" s="21" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="L28" s="51">
         <v>1.3</v>
       </c>
     </row>
-    <row r="29" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B29" s="401" t="s">
+    <row r="29" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="403" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="402"/>
+      <c r="C29" s="404"/>
       <c r="D29" s="207">
         <v>3.1</v>
       </c>
       <c r="E29" s="27" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F29" s="159">
         <v>2.5</v>
       </c>
       <c r="G29" s="213">
         <v>3.4</v>
       </c>
       <c r="H29" s="57" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I29" s="234">
         <v>2.7</v>
       </c>
       <c r="J29" s="235">
         <v>3.5</v>
       </c>
       <c r="K29" s="21" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="L29" s="51">
         <v>2.8</v>
       </c>
     </row>
-    <row r="30" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B30" s="401" t="s">
+    <row r="30" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="403" t="s">
         <v>38</v>
       </c>
-      <c r="C30" s="402"/>
+      <c r="C30" s="404"/>
       <c r="D30" s="207">
         <v>5.6</v>
       </c>
       <c r="E30" s="27" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F30" s="159">
         <v>4</v>
       </c>
       <c r="G30" s="213">
         <v>6</v>
       </c>
       <c r="H30" s="57" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="I30" s="234">
         <v>4.0999999999999996</v>
       </c>
       <c r="J30" s="235">
         <v>5.5</v>
       </c>
       <c r="K30" s="21" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="L30" s="51">
         <v>3.6</v>
       </c>
     </row>
     <row r="31" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B31" s="408"/>
-      <c r="C31" s="409"/>
+      <c r="B31" s="410"/>
+      <c r="C31" s="411"/>
       <c r="D31" s="208"/>
       <c r="E31" s="68"/>
       <c r="F31" s="160"/>
       <c r="G31" s="214"/>
       <c r="H31" s="69"/>
       <c r="I31" s="236"/>
       <c r="J31" s="237"/>
       <c r="K31" s="71"/>
       <c r="L31" s="127"/>
     </row>
     <row r="32" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B32" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="58" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="153">
         <v>14.4</v>
       </c>
       <c r="E32" s="115" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="F32" s="157">
         <v>12</v>
       </c>
       <c r="G32" s="211">
         <v>14.1</v>
       </c>
       <c r="H32" s="135" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="I32" s="230">
         <v>12.2</v>
       </c>
       <c r="J32" s="231">
         <v>14.1</v>
       </c>
       <c r="K32" s="137" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="L32" s="138">
         <v>11.4</v>
       </c>
     </row>
     <row r="33" spans="2:13" ht="9.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B33" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C33" s="59"/>
       <c r="D33" s="154"/>
       <c r="E33" s="55"/>
       <c r="F33" s="158"/>
       <c r="G33" s="212"/>
       <c r="H33" s="56"/>
       <c r="I33" s="238"/>
       <c r="J33" s="233"/>
       <c r="K33" s="133"/>
       <c r="L33" s="125"/>
     </row>
-    <row r="34" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B34" s="401" t="s">
+    <row r="34" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B34" s="403" t="s">
         <v>40</v>
       </c>
-      <c r="C34" s="402"/>
+      <c r="C34" s="404"/>
       <c r="D34" s="207">
         <v>3.8</v>
       </c>
       <c r="E34" s="27" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F34" s="159">
         <v>3.6</v>
       </c>
       <c r="G34" s="213">
         <v>3.7</v>
       </c>
       <c r="H34" s="57" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="I34" s="234">
         <v>3.4</v>
       </c>
       <c r="J34" s="235">
         <v>3.5</v>
       </c>
       <c r="K34" s="38" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="L34" s="51">
         <v>3</v>
       </c>
     </row>
-    <row r="35" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B35" s="401" t="s">
+    <row r="35" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B35" s="403" t="s">
         <v>41</v>
       </c>
-      <c r="C35" s="402"/>
+      <c r="C35" s="404"/>
       <c r="D35" s="207">
         <v>8.3000000000000007</v>
       </c>
       <c r="E35" s="27" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="F35" s="159">
         <v>4.7</v>
       </c>
       <c r="G35" s="213">
         <v>8.6</v>
       </c>
       <c r="H35" s="57" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I35" s="234">
         <v>4.5999999999999996</v>
       </c>
       <c r="J35" s="235">
         <v>8.4</v>
       </c>
       <c r="K35" s="21" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="L35" s="51">
         <v>4.5999999999999996</v>
       </c>
     </row>
-    <row r="36" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="36" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B36" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="60"/>
       <c r="D36" s="207">
         <v>1.8</v>
       </c>
       <c r="E36" s="27" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F36" s="159">
         <v>1.7</v>
       </c>
       <c r="G36" s="213">
         <v>1.8</v>
       </c>
       <c r="H36" s="57" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I36" s="234">
         <v>2</v>
       </c>
       <c r="J36" s="235">
         <v>1.8</v>
       </c>
       <c r="K36" s="21" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="L36" s="51">
         <v>1.6</v>
       </c>
     </row>
-    <row r="37" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="37" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B37" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="60"/>
       <c r="D37" s="207">
         <v>1.7</v>
       </c>
       <c r="E37" s="27" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F37" s="159">
         <v>1.6</v>
       </c>
       <c r="G37" s="213">
         <v>1.5</v>
       </c>
       <c r="H37" s="57" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="I37" s="234">
         <v>1.6</v>
       </c>
       <c r="J37" s="235">
         <v>1.8</v>
       </c>
       <c r="K37" s="21" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="L37" s="51">
         <v>1.7</v>
       </c>
     </row>
     <row r="38" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B38" s="72"/>
       <c r="C38" s="73"/>
       <c r="D38" s="208"/>
       <c r="E38" s="68"/>
       <c r="F38" s="160"/>
       <c r="G38" s="214"/>
       <c r="H38" s="69"/>
       <c r="I38" s="236"/>
       <c r="J38" s="237"/>
       <c r="K38" s="71"/>
       <c r="L38" s="127"/>
     </row>
     <row r="39" spans="2:13" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B39" s="54" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="61" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="153">
         <v>14.8</v>
       </c>
       <c r="E39" s="115" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F39" s="157">
         <v>14.3</v>
       </c>
       <c r="G39" s="211">
         <v>15.4</v>
       </c>
       <c r="H39" s="135" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="I39" s="230">
         <v>14.2</v>
       </c>
       <c r="J39" s="231">
         <v>14.9</v>
       </c>
       <c r="K39" s="137" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="L39" s="138">
         <v>14.6</v>
       </c>
     </row>
     <row r="40" spans="2:13" ht="9.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B40" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C40" s="59"/>
       <c r="D40" s="154"/>
       <c r="E40" s="55"/>
       <c r="F40" s="158"/>
       <c r="G40" s="212"/>
       <c r="H40" s="56"/>
       <c r="I40" s="238"/>
       <c r="J40" s="233"/>
       <c r="K40" s="133"/>
       <c r="L40" s="125"/>
     </row>
-    <row r="41" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="41" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="60"/>
       <c r="D41" s="207">
         <v>1.3</v>
       </c>
       <c r="E41" s="27" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F41" s="159">
         <v>1.5</v>
       </c>
       <c r="G41" s="213">
         <v>1.4</v>
       </c>
       <c r="H41" s="57" t="s">
         <v>14</v>
       </c>
       <c r="I41" s="234">
         <v>1.9</v>
       </c>
       <c r="J41" s="235">
         <v>1.1000000000000001</v>
       </c>
       <c r="K41" s="38" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="L41" s="51">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="42" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="42" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B42" s="113" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="114"/>
       <c r="D42" s="153">
         <v>1.3</v>
       </c>
       <c r="E42" s="115" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F42" s="157">
         <v>1.2</v>
       </c>
       <c r="G42" s="180">
         <v>1.7</v>
       </c>
       <c r="H42" s="116" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="I42" s="239">
         <v>1.3</v>
       </c>
       <c r="J42" s="240">
         <v>1.5</v>
       </c>
       <c r="K42" s="118" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="L42" s="128">
         <v>1.4</v>
       </c>
     </row>
-    <row r="43" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="43" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B43" s="49" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="119"/>
-      <c r="D43" s="418" t="s">
+      <c r="D43" s="420" t="s">
+        <v>139</v>
+      </c>
+      <c r="E43" s="422"/>
+      <c r="F43" s="422"/>
+      <c r="G43" s="423" t="s">
+        <v>140</v>
+      </c>
+      <c r="H43" s="424"/>
+      <c r="I43" s="424"/>
+      <c r="J43" s="414" t="s">
         <v>141</v>
       </c>
-      <c r="E43" s="420"/>
-[...10 lines deleted...]
-      <c r="L43" s="413"/>
+      <c r="K43" s="414"/>
+      <c r="L43" s="415"/>
       <c r="M43" s="152"/>
     </row>
-    <row r="44" spans="2:13" s="122" customFormat="1" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="44" spans="2:13" s="122" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B44" s="215" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="121"/>
       <c r="D44" s="153">
         <v>12</v>
       </c>
       <c r="E44" s="115" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F44" s="157">
         <v>11.2</v>
       </c>
       <c r="G44" s="180">
         <v>12</v>
       </c>
       <c r="H44" s="116" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I44" s="239">
         <v>10.3</v>
       </c>
       <c r="J44" s="241">
         <v>12.2</v>
       </c>
       <c r="K44" s="118" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L44" s="151">
         <v>11.5</v>
       </c>
       <c r="M44" s="152"/>
     </row>
-    <row r="45" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="45" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B45" s="120" t="s">
         <v>47</v>
       </c>
       <c r="C45" s="119"/>
-      <c r="D45" s="418" t="s">
+      <c r="D45" s="420" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" s="421"/>
+      <c r="F45" s="421"/>
+      <c r="G45" s="419" t="s">
+        <v>145</v>
+      </c>
+      <c r="H45" s="417"/>
+      <c r="I45" s="417"/>
+      <c r="J45" s="416" t="s">
         <v>146</v>
       </c>
-      <c r="E45" s="419"/>
-[...10 lines deleted...]
-      <c r="L45" s="416"/>
+      <c r="K45" s="417"/>
+      <c r="L45" s="418"/>
       <c r="M45" s="152"/>
     </row>
-    <row r="46" spans="2:13" ht="4.6500000000000004" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="46" spans="2:13" ht="4.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="M46" s="152"/>
     </row>
     <row r="47" spans="2:13" x14ac:dyDescent="0.55000000000000004">
       <c r="B47" s="14"/>
       <c r="I47"/>
       <c r="J47" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="J43:L43"/>
     <mergeCell ref="J45:L45"/>
     <mergeCell ref="G45:I45"/>
     <mergeCell ref="D45:F45"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D43:F43"/>
     <mergeCell ref="G43:I43"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B28:C28"/>
@@ -6558,101 +6121,101 @@
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B27:C27"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.23622047244094491" top="0.31496062992125984" bottom="0" header="0" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;C&amp;8  &amp;G     &amp;"Mediametrie,Normal"&amp;K01+009 &amp;K01+029Source : Médiamétrie - EAR &gt; National - Novembre-Décembre 2021 - Ensemble 13 ans et plus - Copyright Médiamétrie - Tous droits réservés                       &amp;R&amp;"Mediametrie,Normal"&amp;8&amp;K01+029&amp;A/9</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="48" man="1"/>
   </colBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B802536A-A6CD-424F-A37C-312662B2588E}">
   <sheetPr codeName="Feuil6"/>
   <dimension ref="B1:J46"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E33" sqref="D33:E33"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="18.5" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="31.23046875" customWidth="1"/>
     <col min="3" max="3" width="8.69140625" customWidth="1"/>
     <col min="4" max="4" width="26.23046875" customWidth="1"/>
     <col min="5" max="5" width="26.23046875" style="19" customWidth="1"/>
     <col min="6" max="6" width="26.23046875" customWidth="1"/>
     <col min="7" max="7" width="2.23046875" customWidth="1"/>
     <col min="8" max="8" width="9.4609375" customWidth="1"/>
     <col min="12" max="13" width="9.4609375"/>
     <col min="14" max="14" width="8.4609375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="E1" s="19">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B2" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="2:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="E3"/>
     </row>
     <row r="4" spans="2:10" ht="28.4" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B4" s="290" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="141"/>
       <c r="D4" s="346" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E4" s="347" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="348" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G4" s="1"/>
     </row>
     <row r="5" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B5" s="423" t="s">
+      <c r="B5" s="425" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="424"/>
+      <c r="C5" s="426"/>
       <c r="D5" s="349" t="s">
         <v>51</v>
       </c>
       <c r="E5" s="350" t="s">
         <v>51</v>
       </c>
       <c r="F5" s="351" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="1"/>
     </row>
     <row r="6" spans="2:10" ht="6" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B6" s="222"/>
       <c r="C6" s="223"/>
       <c r="D6" s="39"/>
       <c r="E6" s="40"/>
       <c r="F6" s="4"/>
     </row>
     <row r="7" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B7" s="142" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="224"/>
       <c r="D7" s="271">
         <v>37637</v>
@@ -6675,403 +6238,403 @@
       <c r="B9" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="203" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="273">
         <v>16685</v>
       </c>
       <c r="E9" s="29">
         <v>17395</v>
       </c>
       <c r="F9" s="43">
         <v>17090</v>
       </c>
     </row>
     <row r="10" spans="2:10" ht="9.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B10" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="204"/>
       <c r="D10" s="274"/>
       <c r="E10" s="52"/>
       <c r="F10" s="53"/>
     </row>
-    <row r="11" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B11" s="401" t="s">
+    <row r="11" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="403" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="425"/>
+      <c r="C11" s="427"/>
       <c r="D11" s="275">
         <v>2558</v>
       </c>
       <c r="E11" s="30">
         <v>2618</v>
       </c>
       <c r="F11" s="44">
         <v>2554</v>
       </c>
     </row>
-    <row r="12" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B12" s="401" t="s">
+    <row r="12" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="403" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="425"/>
+      <c r="C12" s="427"/>
       <c r="D12" s="271">
         <v>6914</v>
       </c>
       <c r="E12" s="32">
         <v>7086</v>
       </c>
       <c r="F12" s="44">
         <v>7006</v>
       </c>
     </row>
-    <row r="13" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B13" s="401" t="s">
+    <row r="13" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="403" t="s">
         <v>24</v>
       </c>
-      <c r="C13" s="425"/>
+      <c r="C13" s="427"/>
       <c r="D13" s="275">
         <v>2089</v>
       </c>
       <c r="E13" s="31">
         <v>2370</v>
       </c>
       <c r="F13" s="45">
         <v>2141</v>
       </c>
       <c r="J13" s="14"/>
     </row>
-    <row r="14" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B14" s="401" t="s">
+    <row r="14" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="403" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="425"/>
+      <c r="C14" s="427"/>
       <c r="D14" s="275">
         <v>2766</v>
       </c>
       <c r="E14" s="30">
         <v>2861</v>
       </c>
       <c r="F14" s="45">
         <v>2792</v>
       </c>
     </row>
-    <row r="15" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B15" s="401" t="s">
+    <row r="15" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="403" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="425"/>
+      <c r="C15" s="427"/>
       <c r="D15" s="276">
         <v>4868</v>
       </c>
       <c r="E15" s="30">
         <v>4908</v>
       </c>
       <c r="F15" s="45">
         <v>5094</v>
       </c>
     </row>
     <row r="16" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B16" s="46"/>
       <c r="C16" s="20"/>
       <c r="D16" s="277"/>
       <c r="E16" s="33"/>
       <c r="F16" s="47"/>
     </row>
     <row r="17" spans="2:6" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B17" s="54" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="203" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="271">
         <v>17509</v>
       </c>
       <c r="E17" s="74">
         <v>17471</v>
       </c>
       <c r="F17" s="75">
         <v>16909</v>
       </c>
     </row>
     <row r="18" spans="2:6" ht="9.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B18" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="204"/>
       <c r="D18" s="278"/>
       <c r="E18" s="34"/>
       <c r="F18" s="48"/>
     </row>
-    <row r="19" spans="2:6" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B19" s="401" t="s">
+    <row r="19" spans="2:6" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B19" s="403" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="425"/>
+      <c r="C19" s="427"/>
       <c r="D19" s="279">
         <v>1745</v>
       </c>
       <c r="E19" s="31">
         <v>1819</v>
       </c>
       <c r="F19" s="45">
         <v>1633</v>
       </c>
     </row>
-    <row r="20" spans="2:6" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B20" s="410" t="s">
+    <row r="20" spans="2:6" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="412" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="411"/>
+      <c r="C20" s="413"/>
       <c r="D20" s="279">
         <v>990</v>
       </c>
       <c r="E20" s="35">
         <v>1053</v>
       </c>
       <c r="F20" s="45">
         <v>913</v>
       </c>
     </row>
-    <row r="21" spans="2:6" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B21" s="401" t="s">
+    <row r="21" spans="2:6" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="403" t="s">
         <v>30</v>
       </c>
-      <c r="C21" s="425"/>
+      <c r="C21" s="427"/>
       <c r="D21" s="279">
         <v>1708</v>
       </c>
       <c r="E21" s="35">
         <v>1714</v>
       </c>
       <c r="F21" s="45">
         <v>1823</v>
       </c>
     </row>
-    <row r="22" spans="2:6" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B22" s="401" t="s">
+    <row r="22" spans="2:6" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="403" t="s">
         <v>31</v>
       </c>
-      <c r="C22" s="425"/>
+      <c r="C22" s="427"/>
       <c r="D22" s="275">
         <v>601</v>
       </c>
       <c r="E22" s="32" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F22" s="45">
         <v>606</v>
       </c>
     </row>
-    <row r="23" spans="2:6" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B23" s="401" t="s">
+    <row r="23" spans="2:6" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="403" t="s">
         <v>32</v>
       </c>
-      <c r="C23" s="425"/>
+      <c r="C23" s="427"/>
       <c r="D23" s="275">
         <v>3217</v>
       </c>
       <c r="E23" s="32">
         <v>3032</v>
       </c>
       <c r="F23" s="45">
         <v>3413</v>
       </c>
     </row>
-    <row r="24" spans="2:6" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B24" s="401" t="s">
+    <row r="24" spans="2:6" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="403" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="425"/>
+      <c r="C24" s="427"/>
       <c r="D24" s="276">
         <v>3647</v>
       </c>
       <c r="E24" s="32">
         <v>3745</v>
       </c>
       <c r="F24" s="45">
         <v>4103</v>
       </c>
     </row>
-    <row r="25" spans="2:6" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="2:6" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B25" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="24"/>
       <c r="D25" s="275">
         <v>2104</v>
       </c>
       <c r="E25" s="32">
         <v>1595</v>
       </c>
       <c r="F25" s="45">
         <v>888</v>
       </c>
     </row>
-    <row r="26" spans="2:6" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B26" s="401" t="s">
+    <row r="26" spans="2:6" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="403" t="s">
         <v>35</v>
       </c>
-      <c r="C26" s="425"/>
+      <c r="C26" s="427"/>
       <c r="D26" s="275">
         <v>1572</v>
       </c>
       <c r="E26" s="32">
         <v>1665</v>
       </c>
       <c r="F26" s="45">
         <v>1480</v>
       </c>
     </row>
-    <row r="27" spans="2:6" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B27" s="401" t="s">
+    <row r="27" spans="2:6" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="403" t="s">
         <v>36</v>
       </c>
-      <c r="C27" s="425"/>
+      <c r="C27" s="427"/>
       <c r="D27" s="276">
         <v>1462</v>
       </c>
       <c r="E27" s="30">
         <v>1330</v>
       </c>
       <c r="F27" s="161">
         <v>1455</v>
       </c>
     </row>
-    <row r="28" spans="2:6" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B28" s="401" t="s">
+    <row r="28" spans="2:6" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="403" t="s">
         <v>37</v>
       </c>
-      <c r="C28" s="425"/>
+      <c r="C28" s="427"/>
       <c r="D28" s="275">
         <v>1744</v>
       </c>
       <c r="E28" s="30">
         <v>1944</v>
       </c>
       <c r="F28" s="161">
         <v>1957</v>
       </c>
     </row>
-    <row r="29" spans="2:6" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B29" s="401" t="s">
+    <row r="29" spans="2:6" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="403" t="s">
         <v>38</v>
       </c>
-      <c r="C29" s="425"/>
+      <c r="C29" s="427"/>
       <c r="D29" s="275">
         <v>3188</v>
       </c>
       <c r="E29" s="32">
         <v>3431</v>
       </c>
       <c r="F29" s="45">
         <v>3133</v>
       </c>
     </row>
     <row r="30" spans="2:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B30" s="46"/>
       <c r="C30" s="20"/>
       <c r="D30" s="277"/>
       <c r="E30" s="33"/>
       <c r="F30" s="47"/>
     </row>
     <row r="31" spans="2:6" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B31" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="203" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="271">
         <v>8199</v>
       </c>
       <c r="E31" s="74">
         <v>8080</v>
       </c>
       <c r="F31" s="75">
         <v>7945</v>
       </c>
     </row>
     <row r="32" spans="2:6" ht="9.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B32" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="204"/>
       <c r="D32" s="280"/>
       <c r="E32" s="36"/>
       <c r="F32" s="48"/>
     </row>
-    <row r="33" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B33" s="401" t="s">
+    <row r="33" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B33" s="403" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="425"/>
+      <c r="C33" s="427"/>
       <c r="D33" s="275">
         <v>2182</v>
       </c>
       <c r="E33" s="32">
         <v>2119</v>
       </c>
       <c r="F33" s="45">
         <v>1972</v>
       </c>
     </row>
-    <row r="34" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="34" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B34" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="275">
         <v>4738</v>
       </c>
       <c r="E34" s="32">
         <v>4892</v>
       </c>
       <c r="F34" s="45">
         <v>4771</v>
       </c>
     </row>
-    <row r="35" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="35" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B35" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="37"/>
       <c r="D35" s="275">
         <v>1009</v>
       </c>
       <c r="E35" s="32">
         <v>1004</v>
       </c>
       <c r="F35" s="45">
         <v>989</v>
       </c>
     </row>
-    <row r="36" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="36" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B36" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="37"/>
       <c r="D36" s="275">
         <v>978</v>
       </c>
       <c r="E36" s="32">
         <v>843</v>
       </c>
       <c r="F36" s="45">
         <v>997</v>
       </c>
     </row>
     <row r="37" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B37" s="46"/>
       <c r="C37" s="20"/>
       <c r="D37" s="277"/>
       <c r="E37" s="33"/>
       <c r="F37" s="47"/>
     </row>
     <row r="38" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B38" s="54" t="s">
         <v>44</v>
       </c>
@@ -7093,228 +6656,227 @@
       <c r="B39" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C39" s="204"/>
       <c r="D39" s="280"/>
       <c r="E39" s="36"/>
       <c r="F39" s="225"/>
       <c r="G39" s="1"/>
     </row>
     <row r="40" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B40" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C40" s="37"/>
       <c r="D40" s="275">
         <v>766</v>
       </c>
       <c r="E40" s="32">
         <v>807</v>
       </c>
       <c r="F40" s="316">
         <v>632</v>
       </c>
       <c r="G40" s="1"/>
     </row>
-    <row r="41" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="41" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B41" s="49" t="s">
         <v>46</v>
       </c>
       <c r="C41" s="204"/>
       <c r="D41" s="279">
         <v>759</v>
       </c>
       <c r="E41" s="324">
         <v>978</v>
       </c>
       <c r="F41" s="324">
         <v>863</v>
       </c>
       <c r="G41" s="1"/>
     </row>
-    <row r="42" spans="2:10" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B42" s="426" t="s">
+    <row r="42" spans="2:10" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B42" s="428" t="s">
         <v>47</v>
       </c>
-      <c r="C42" s="427"/>
+      <c r="C42" s="429"/>
       <c r="D42" s="278" t="s">
+        <v>139</v>
+      </c>
+      <c r="E42" s="323" t="s">
+        <v>140</v>
+      </c>
+      <c r="F42" s="323" t="s">
         <v>141</v>
       </c>
-      <c r="E42" s="323" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G42" s="1"/>
     </row>
-    <row r="43" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="43" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B43" s="49" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="204"/>
       <c r="D43" s="279">
         <v>6883</v>
       </c>
       <c r="E43" s="35">
         <v>6847</v>
       </c>
       <c r="F43" s="35">
         <v>6874</v>
       </c>
       <c r="G43" s="1"/>
     </row>
-    <row r="44" spans="2:10" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B44" s="410" t="s">
+    <row r="44" spans="2:10" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B44" s="412" t="s">
         <v>47</v>
       </c>
-      <c r="C44" s="428"/>
+      <c r="C44" s="430"/>
       <c r="D44" s="278" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" s="323" t="s">
+        <v>145</v>
+      </c>
+      <c r="F44" s="323" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G44" s="1"/>
     </row>
     <row r="45" spans="2:10" x14ac:dyDescent="0.55000000000000004">
       <c r="B45" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="46" spans="2:10" x14ac:dyDescent="0.55000000000000004">
       <c r="B46" s="14"/>
       <c r="E46"/>
       <c r="G46" s="16"/>
       <c r="J46" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.23622047244094491" top="0.31496062992125984" bottom="0" header="0" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;C&amp;8  &amp;G     &amp;"Mediametrie,Normal"&amp;K01+009 &amp;K01+029Source : Médiamétrie - EAR &gt; National - Novembre-Décembre 2021 - Ensemble 13 ans et plus - Copyright Médiamétrie - Tous droits réservés                       &amp;R&amp;"Mediametrie,Normal"&amp;8&amp;K01+029&amp;A/9</oddFooter>
   </headerFooter>
-  <drawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF559C20-5F9F-4174-A106-9386D9917653}">
   <sheetPr codeName="Feuil7"/>
   <dimension ref="B1:P48"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E33" sqref="D33:E33"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="18.5" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="31.23046875" customWidth="1"/>
     <col min="3" max="3" width="8.69140625" customWidth="1"/>
     <col min="4" max="4" width="9.23046875" customWidth="1"/>
     <col min="5" max="5" width="7.69140625" customWidth="1"/>
     <col min="6" max="6" width="9.23046875" style="18" customWidth="1"/>
     <col min="7" max="7" width="9.23046875" customWidth="1"/>
     <col min="8" max="8" width="7.69140625" customWidth="1"/>
     <col min="9" max="9" width="9.23046875" customWidth="1"/>
     <col min="10" max="10" width="9.23046875" style="16" customWidth="1"/>
     <col min="11" max="11" width="7.69140625" customWidth="1"/>
     <col min="12" max="12" width="9.23046875" customWidth="1"/>
     <col min="13" max="13" width="3.4609375" customWidth="1"/>
     <col min="14" max="14" width="9.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="4.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
     <row r="2" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B2" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
     <row r="4" spans="2:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B4" s="429" t="s">
+      <c r="B4" s="431" t="s">
         <v>55</v>
       </c>
-      <c r="C4" s="430"/>
+      <c r="C4" s="432"/>
       <c r="D4" s="332" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E4" s="333"/>
       <c r="F4" s="334"/>
       <c r="G4" s="335" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="335"/>
       <c r="I4" s="336"/>
       <c r="J4" s="337" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="K4" s="335"/>
       <c r="L4" s="338"/>
       <c r="M4" s="1"/>
     </row>
     <row r="5" spans="2:16" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B5" s="429"/>
-      <c r="C5" s="430"/>
+      <c r="B5" s="431"/>
+      <c r="C5" s="432"/>
       <c r="D5" s="339" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="339" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="340" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="341" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="H5" s="342" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="343" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="344" t="s">
         <v>57</v>
       </c>
       <c r="K5" s="342" t="s">
         <v>4</v>
       </c>
       <c r="L5" s="345" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B6" s="291" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="292"/>
       <c r="D6" s="339" t="s">
         <v>5</v>
       </c>
@@ -7343,1133 +6905,1133 @@
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B7" s="293"/>
       <c r="C7" s="294"/>
       <c r="D7" s="321"/>
       <c r="E7" s="321"/>
       <c r="F7" s="322"/>
       <c r="G7" s="15"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="25"/>
       <c r="K7" s="3"/>
       <c r="L7" s="26"/>
     </row>
     <row r="8" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B8" s="142" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="181"/>
       <c r="D8" s="186">
         <v>54.8</v>
       </c>
       <c r="E8" s="23" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F8" s="187">
         <v>100</v>
       </c>
       <c r="G8" s="175">
         <v>55</v>
       </c>
       <c r="H8" s="67" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="243">
         <v>100</v>
       </c>
       <c r="J8" s="244">
         <v>53.6</v>
       </c>
       <c r="K8" s="67" t="s">
         <v>14</v>
       </c>
       <c r="L8" s="150">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="2:16" s="76" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B9" s="109"/>
       <c r="C9" s="109"/>
       <c r="D9" s="188"/>
       <c r="E9" s="77"/>
       <c r="F9" s="189"/>
       <c r="G9" s="176"/>
       <c r="H9" s="70"/>
       <c r="I9" s="236"/>
       <c r="J9" s="237"/>
       <c r="K9" s="70"/>
       <c r="L9" s="124"/>
     </row>
     <row r="10" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B10" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="182" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="134">
         <v>23</v>
       </c>
       <c r="E10" s="148" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F10" s="190">
         <v>36.799999999999997</v>
       </c>
       <c r="G10" s="177">
         <v>22.8</v>
       </c>
       <c r="H10" s="149" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="I10" s="230">
         <v>37.200000000000003</v>
       </c>
       <c r="J10" s="231">
         <v>23.4</v>
       </c>
       <c r="K10" s="149" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="L10" s="136">
         <v>39.299999999999997</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="9.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B11" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="183"/>
       <c r="D11" s="140"/>
       <c r="E11" s="146"/>
       <c r="F11" s="191"/>
       <c r="G11" s="178"/>
       <c r="H11" s="147"/>
       <c r="I11" s="238"/>
       <c r="J11" s="233"/>
       <c r="K11" s="147"/>
       <c r="L11" s="139"/>
     </row>
-    <row r="12" spans="2:16" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B12" s="431" t="s">
+    <row r="12" spans="2:16" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B12" s="433" t="s">
         <v>22</v>
       </c>
-      <c r="C12" s="432"/>
+      <c r="C12" s="434"/>
       <c r="D12" s="186">
         <v>3.1</v>
       </c>
       <c r="E12" s="23" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="F12" s="187">
         <v>4.0999999999999996</v>
       </c>
       <c r="G12" s="179">
         <v>3.2</v>
       </c>
       <c r="H12" s="22" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="I12" s="234">
         <v>4.2</v>
       </c>
       <c r="J12" s="235">
         <v>3.1</v>
       </c>
       <c r="K12" s="22" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="L12" s="38">
         <v>4.3</v>
       </c>
     </row>
-    <row r="13" spans="2:16" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B13" s="431" t="s">
+    <row r="13" spans="2:16" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="433" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="432"/>
+      <c r="C13" s="434"/>
       <c r="D13" s="186">
         <v>9.6999999999999993</v>
       </c>
       <c r="E13" s="23" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F13" s="187">
         <v>14.1</v>
       </c>
       <c r="G13" s="179">
         <v>9.4</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I13" s="234">
         <v>14.7</v>
       </c>
       <c r="J13" s="235">
         <v>10</v>
       </c>
       <c r="K13" s="22" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="L13" s="38">
         <v>15.6</v>
       </c>
     </row>
-    <row r="14" spans="2:16" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B14" s="431" t="s">
+    <row r="14" spans="2:16" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="433" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="432"/>
+      <c r="C14" s="434"/>
       <c r="D14" s="186">
         <v>3.2</v>
       </c>
       <c r="E14" s="23" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F14" s="187">
         <v>4.9000000000000004</v>
       </c>
       <c r="G14" s="179">
         <v>3.5</v>
       </c>
       <c r="H14" s="22" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="I14" s="234">
         <v>5.4</v>
       </c>
       <c r="J14" s="235">
         <v>3.5</v>
       </c>
       <c r="K14" s="22" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="L14" s="38">
         <v>5.2</v>
       </c>
     </row>
-    <row r="15" spans="2:16" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B15" s="431" t="s">
+    <row r="15" spans="2:16" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="433" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="432"/>
+      <c r="C15" s="434"/>
       <c r="D15" s="186">
         <v>3.1</v>
       </c>
       <c r="E15" s="23" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F15" s="187">
         <v>3.1</v>
       </c>
       <c r="G15" s="179">
         <v>3.2</v>
       </c>
       <c r="H15" s="22" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I15" s="234">
         <v>3.7</v>
       </c>
       <c r="J15" s="235">
         <v>2.8</v>
       </c>
       <c r="K15" s="22" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="L15" s="38">
         <v>4.2</v>
       </c>
       <c r="P15" s="14"/>
     </row>
-    <row r="16" spans="2:16" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B16" s="431" t="s">
+    <row r="16" spans="2:16" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="433" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="432"/>
+      <c r="C16" s="434"/>
       <c r="D16" s="186">
         <v>6.4</v>
       </c>
       <c r="E16" s="23" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F16" s="187">
         <v>10.6</v>
       </c>
       <c r="G16" s="179">
         <v>5.9</v>
       </c>
       <c r="H16" s="22" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I16" s="234">
         <v>9.1999999999999993</v>
       </c>
       <c r="J16" s="235">
         <v>6.3</v>
       </c>
       <c r="K16" s="22" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L16" s="38">
         <v>10.1</v>
       </c>
     </row>
     <row r="17" spans="2:12" s="76" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B17" s="433"/>
-      <c r="C17" s="434"/>
+      <c r="B17" s="435"/>
+      <c r="C17" s="436"/>
       <c r="D17" s="188"/>
       <c r="E17" s="77"/>
       <c r="F17" s="189"/>
       <c r="G17" s="176"/>
       <c r="H17" s="70"/>
       <c r="I17" s="236"/>
       <c r="J17" s="237"/>
       <c r="K17" s="70"/>
       <c r="L17" s="124"/>
     </row>
     <row r="18" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B18" s="54" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="182" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="134">
         <v>24.1</v>
       </c>
       <c r="E18" s="148" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F18" s="190">
         <v>30.5</v>
       </c>
       <c r="G18" s="177">
         <v>23</v>
       </c>
       <c r="H18" s="149" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="I18" s="230">
         <v>28</v>
       </c>
       <c r="J18" s="231">
         <v>22.1</v>
       </c>
       <c r="K18" s="149" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="L18" s="136">
         <v>27.8</v>
       </c>
     </row>
     <row r="19" spans="2:12" ht="9.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B19" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="183"/>
       <c r="D19" s="140"/>
       <c r="E19" s="146"/>
       <c r="F19" s="191"/>
       <c r="G19" s="178"/>
       <c r="H19" s="147"/>
       <c r="I19" s="238"/>
       <c r="J19" s="233"/>
       <c r="K19" s="147"/>
       <c r="L19" s="139"/>
     </row>
-    <row r="20" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B20" s="431" t="s">
+    <row r="20" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="433" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="432"/>
+      <c r="C20" s="434"/>
       <c r="D20" s="186">
         <v>2.1</v>
       </c>
       <c r="E20" s="23" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="F20" s="187">
         <v>1.6</v>
       </c>
       <c r="G20" s="179">
         <v>2.4</v>
       </c>
       <c r="H20" s="22" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="I20" s="234">
         <v>2.2999999999999998</v>
       </c>
       <c r="J20" s="235">
         <v>2.2000000000000002</v>
       </c>
       <c r="K20" s="22" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="L20" s="38">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B21" s="410" t="s">
+    <row r="21" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="412" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="411"/>
+      <c r="C21" s="413"/>
       <c r="D21" s="186">
         <v>1.1000000000000001</v>
       </c>
       <c r="E21" s="23" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F21" s="187">
         <v>1.2</v>
       </c>
       <c r="G21" s="179">
         <v>1.3</v>
       </c>
       <c r="H21" s="22" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="I21" s="234">
         <v>1.4</v>
       </c>
       <c r="J21" s="235">
         <v>1.3</v>
       </c>
       <c r="K21" s="22" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="L21" s="38">
         <v>0.9</v>
       </c>
     </row>
-    <row r="22" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B22" s="431" t="s">
+    <row r="22" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="433" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="432"/>
+      <c r="C22" s="434"/>
       <c r="D22" s="186">
         <v>1.7</v>
       </c>
       <c r="E22" s="23" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F22" s="187">
         <v>1.3</v>
       </c>
       <c r="G22" s="179">
         <v>2.2000000000000002</v>
       </c>
       <c r="H22" s="22" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="I22" s="234">
         <v>2.4</v>
       </c>
       <c r="J22" s="235">
         <v>2</v>
       </c>
       <c r="K22" s="22" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="L22" s="38">
         <v>2</v>
       </c>
     </row>
-    <row r="23" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B23" s="431" t="s">
+    <row r="23" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="433" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="432"/>
+      <c r="C23" s="434"/>
       <c r="D23" s="186">
         <v>0.8</v>
       </c>
       <c r="E23" s="23" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="F23" s="187">
         <v>0.8</v>
       </c>
       <c r="G23" s="179" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="H23" s="22" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="I23" s="234" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="J23" s="235">
         <v>0.6</v>
       </c>
       <c r="K23" s="22" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="L23" s="38">
         <v>0.7</v>
       </c>
     </row>
-    <row r="24" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B24" s="431" t="s">
+    <row r="24" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="433" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="432"/>
+      <c r="C24" s="434"/>
       <c r="D24" s="186">
         <v>5.7</v>
       </c>
       <c r="E24" s="23" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F24" s="187">
         <v>7.6</v>
       </c>
       <c r="G24" s="179">
         <v>3.9</v>
       </c>
       <c r="H24" s="22" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="I24" s="234">
         <v>4.8</v>
       </c>
       <c r="J24" s="235">
         <v>4.5</v>
       </c>
       <c r="K24" s="22" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="L24" s="38">
         <v>5.4</v>
       </c>
     </row>
-    <row r="25" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B25" s="431" t="s">
+    <row r="25" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="433" t="s">
         <v>33</v>
       </c>
-      <c r="C25" s="432"/>
+      <c r="C25" s="434"/>
       <c r="D25" s="186">
         <v>4.5999999999999996</v>
       </c>
       <c r="E25" s="23" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="F25" s="187">
         <v>3.9</v>
       </c>
       <c r="G25" s="179">
         <v>4.4000000000000004</v>
       </c>
       <c r="H25" s="22" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="I25" s="234">
         <v>4.0999999999999996</v>
       </c>
       <c r="J25" s="235">
         <v>4.4000000000000004</v>
       </c>
       <c r="K25" s="22" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="L25" s="38">
         <v>4.5</v>
       </c>
     </row>
-    <row r="26" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B26" s="431" t="s">
+    <row r="26" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="433" t="s">
         <v>34</v>
       </c>
-      <c r="C26" s="432"/>
+      <c r="C26" s="434"/>
       <c r="D26" s="186">
         <v>2.8</v>
       </c>
       <c r="E26" s="23" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F26" s="187">
         <v>3.4</v>
       </c>
       <c r="G26" s="179">
         <v>2.4</v>
       </c>
       <c r="H26" s="22" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="I26" s="234">
         <v>2.7</v>
       </c>
       <c r="J26" s="235">
         <v>1.5</v>
       </c>
       <c r="K26" s="22" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L26" s="38">
         <v>1.4</v>
       </c>
     </row>
-    <row r="27" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B27" s="431" t="s">
+    <row r="27" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="433" t="s">
         <v>35</v>
       </c>
-      <c r="C27" s="432"/>
+      <c r="C27" s="434"/>
       <c r="D27" s="186">
         <v>2.1</v>
       </c>
       <c r="E27" s="23" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F27" s="187">
         <v>2.8</v>
       </c>
       <c r="G27" s="179">
         <v>1.8</v>
       </c>
       <c r="H27" s="22" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="I27" s="234">
         <v>2</v>
       </c>
       <c r="J27" s="235">
         <v>2.2000000000000002</v>
       </c>
       <c r="K27" s="22" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="L27" s="38">
         <v>2.8</v>
       </c>
     </row>
-    <row r="28" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B28" s="431" t="s">
+    <row r="28" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="433" t="s">
         <v>36</v>
       </c>
-      <c r="C28" s="432"/>
+      <c r="C28" s="434"/>
       <c r="D28" s="186">
         <v>1.9</v>
       </c>
       <c r="E28" s="23" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="F28" s="187">
         <v>1.4</v>
       </c>
       <c r="G28" s="179">
         <v>1.2</v>
       </c>
       <c r="H28" s="22" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="I28" s="234">
         <v>0.8</v>
       </c>
       <c r="J28" s="235">
         <v>1.6</v>
       </c>
       <c r="K28" s="22" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="L28" s="38">
         <v>1.4</v>
       </c>
     </row>
-    <row r="29" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B29" s="431" t="s">
+    <row r="29" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="433" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="432"/>
+      <c r="C29" s="434"/>
       <c r="D29" s="186">
         <v>2.4</v>
       </c>
       <c r="E29" s="23" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F29" s="187">
         <v>2.4</v>
       </c>
       <c r="G29" s="179">
         <v>2.2999999999999998</v>
       </c>
       <c r="H29" s="22" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="I29" s="234">
         <v>2.2999999999999998</v>
       </c>
       <c r="J29" s="235">
         <v>2.2000000000000002</v>
       </c>
       <c r="K29" s="22" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="L29" s="38">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="30" spans="2:12" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B30" s="431" t="s">
+    <row r="30" spans="2:12" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="433" t="s">
         <v>38</v>
       </c>
-      <c r="C30" s="432"/>
+      <c r="C30" s="434"/>
       <c r="D30" s="186">
         <v>4.8</v>
       </c>
       <c r="E30" s="23" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F30" s="187">
         <v>4</v>
       </c>
       <c r="G30" s="179">
         <v>4.5</v>
       </c>
       <c r="H30" s="22" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="I30" s="234">
         <v>4.0999999999999996</v>
       </c>
       <c r="J30" s="235">
         <v>4.4000000000000004</v>
       </c>
       <c r="K30" s="22" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="L30" s="38">
         <v>4.2</v>
       </c>
     </row>
     <row r="31" spans="2:12" s="76" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B31" s="433"/>
-      <c r="C31" s="434"/>
+      <c r="B31" s="435"/>
+      <c r="C31" s="436"/>
       <c r="D31" s="188"/>
       <c r="E31" s="77"/>
       <c r="F31" s="189"/>
       <c r="G31" s="176"/>
       <c r="H31" s="70"/>
       <c r="I31" s="236"/>
       <c r="J31" s="237"/>
       <c r="K31" s="70"/>
       <c r="L31" s="124"/>
     </row>
     <row r="32" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B32" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="182" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="134">
         <v>10.8</v>
       </c>
       <c r="E32" s="148" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F32" s="190">
         <v>12.5</v>
       </c>
       <c r="G32" s="177">
         <v>10.6</v>
       </c>
       <c r="H32" s="149" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="I32" s="230">
         <v>13</v>
       </c>
       <c r="J32" s="231">
         <v>10.199999999999999</v>
       </c>
       <c r="K32" s="149" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="L32" s="136">
         <v>12.8</v>
       </c>
     </row>
     <row r="33" spans="2:13" ht="9.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B33" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C33" s="183"/>
       <c r="D33" s="140"/>
       <c r="E33" s="146"/>
       <c r="F33" s="191"/>
       <c r="G33" s="178"/>
       <c r="H33" s="147"/>
       <c r="I33" s="238"/>
       <c r="J33" s="233"/>
       <c r="K33" s="147"/>
       <c r="L33" s="139"/>
     </row>
-    <row r="34" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B34" s="431" t="s">
+    <row r="34" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B34" s="433" t="s">
         <v>40</v>
       </c>
-      <c r="C34" s="432"/>
+      <c r="C34" s="434"/>
       <c r="D34" s="186">
         <v>3.2</v>
       </c>
       <c r="E34" s="23" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F34" s="187">
         <v>3.9</v>
       </c>
       <c r="G34" s="179">
         <v>3.1</v>
       </c>
       <c r="H34" s="22" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="I34" s="234">
         <v>3.8</v>
       </c>
       <c r="J34" s="235">
         <v>2.8</v>
       </c>
       <c r="K34" s="22" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="L34" s="38">
         <v>3.8</v>
       </c>
     </row>
-    <row r="35" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B35" s="431" t="s">
+    <row r="35" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B35" s="433" t="s">
         <v>41</v>
       </c>
-      <c r="C35" s="432"/>
+      <c r="C35" s="434"/>
       <c r="D35" s="186">
         <v>6.1</v>
       </c>
       <c r="E35" s="23" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F35" s="187">
         <v>4.8</v>
       </c>
       <c r="G35" s="179">
         <v>6.1</v>
       </c>
       <c r="H35" s="22" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="I35" s="234">
         <v>5.2</v>
       </c>
       <c r="J35" s="235">
         <v>6.1</v>
       </c>
       <c r="K35" s="22" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="L35" s="38">
         <v>5</v>
       </c>
     </row>
-    <row r="36" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B36" s="431" t="s">
+    <row r="36" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B36" s="433" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="432"/>
+      <c r="C36" s="434"/>
       <c r="D36" s="186">
         <v>1.5</v>
       </c>
       <c r="E36" s="23" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F36" s="187">
         <v>2</v>
       </c>
       <c r="G36" s="179">
         <v>1</v>
       </c>
       <c r="H36" s="22" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="I36" s="234">
         <v>1.5</v>
       </c>
       <c r="J36" s="235">
         <v>1.4</v>
       </c>
       <c r="K36" s="22" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="L36" s="38">
         <v>1.9</v>
       </c>
     </row>
-    <row r="37" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B37" s="431" t="s">
+    <row r="37" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B37" s="433" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="432"/>
+      <c r="C37" s="434"/>
       <c r="D37" s="186">
         <v>1.1000000000000001</v>
       </c>
       <c r="E37" s="23" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F37" s="187">
         <v>1.4</v>
       </c>
       <c r="G37" s="179">
         <v>1.2</v>
       </c>
       <c r="H37" s="22" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="I37" s="234">
         <v>2.1</v>
       </c>
       <c r="J37" s="235">
         <v>1.1000000000000001</v>
       </c>
       <c r="K37" s="22" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="L37" s="38">
         <v>1.6</v>
       </c>
     </row>
     <row r="38" spans="2:13" s="76" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B38" s="433"/>
-      <c r="C38" s="434"/>
+      <c r="B38" s="435"/>
+      <c r="C38" s="436"/>
       <c r="D38" s="188"/>
       <c r="E38" s="77"/>
       <c r="F38" s="189"/>
       <c r="G38" s="176"/>
       <c r="H38" s="70"/>
       <c r="I38" s="236"/>
       <c r="J38" s="237"/>
       <c r="K38" s="70"/>
       <c r="L38" s="124"/>
     </row>
     <row r="39" spans="2:13" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B39" s="54" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="182" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="134">
         <v>12.2</v>
       </c>
       <c r="E39" s="148" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="F39" s="190">
         <v>16.3</v>
       </c>
       <c r="G39" s="177">
         <v>12.4</v>
       </c>
       <c r="H39" s="149" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I39" s="230">
         <v>16.2</v>
       </c>
       <c r="J39" s="231">
         <v>12</v>
       </c>
       <c r="K39" s="149" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="L39" s="318">
         <v>15.4</v>
       </c>
       <c r="M39" s="1"/>
     </row>
     <row r="40" spans="2:13" ht="9.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B40" s="242" t="s">
         <v>21</v>
       </c>
       <c r="C40" s="183"/>
       <c r="D40" s="140"/>
       <c r="E40" s="146"/>
       <c r="F40" s="191"/>
       <c r="G40" s="178"/>
       <c r="H40" s="147"/>
       <c r="I40" s="238"/>
       <c r="J40" s="233"/>
       <c r="K40" s="147"/>
       <c r="L40" s="319"/>
       <c r="M40" s="1"/>
     </row>
-    <row r="41" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B41" s="431" t="s">
+    <row r="41" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B41" s="433" t="s">
         <v>45</v>
       </c>
-      <c r="C41" s="432"/>
+      <c r="C41" s="434"/>
       <c r="D41" s="186">
         <v>1.2</v>
       </c>
       <c r="E41" s="23" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F41" s="187">
         <v>2.2000000000000002</v>
       </c>
       <c r="G41" s="179">
         <v>1.4</v>
       </c>
       <c r="H41" s="22" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="I41" s="234">
         <v>2.6</v>
       </c>
       <c r="J41" s="235">
         <v>1.1000000000000001</v>
       </c>
       <c r="K41" s="22" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="L41" s="320">
         <v>2</v>
       </c>
       <c r="M41" s="1"/>
     </row>
-    <row r="42" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="42" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B42" s="113" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="184"/>
       <c r="D42" s="134">
         <v>1.2</v>
       </c>
       <c r="E42" s="115" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="F42" s="190">
         <v>2.2999999999999998</v>
       </c>
       <c r="G42" s="180">
         <v>1.6</v>
       </c>
       <c r="H42" s="116" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="I42" s="239">
         <v>1.7</v>
       </c>
       <c r="J42" s="240">
         <v>0.9</v>
       </c>
       <c r="K42" s="118" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="L42" s="151">
         <v>1.1000000000000001</v>
       </c>
       <c r="M42" s="1"/>
     </row>
-    <row r="43" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="43" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B43" s="49" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="162"/>
-      <c r="D43" s="418" t="s">
+      <c r="D43" s="420" t="s">
+        <v>139</v>
+      </c>
+      <c r="E43" s="422"/>
+      <c r="F43" s="437"/>
+      <c r="G43" s="423" t="s">
+        <v>140</v>
+      </c>
+      <c r="H43" s="424"/>
+      <c r="I43" s="424"/>
+      <c r="J43" s="414" t="s">
         <v>141</v>
       </c>
-      <c r="E43" s="420"/>
-[...10 lines deleted...]
-      <c r="L43" s="436"/>
+      <c r="K43" s="414"/>
+      <c r="L43" s="438"/>
       <c r="M43" s="1"/>
     </row>
-    <row r="44" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="44" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B44" s="215" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="185"/>
       <c r="D44" s="153">
         <v>9.6999999999999993</v>
       </c>
       <c r="E44" s="115" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F44" s="190">
         <v>10.9</v>
       </c>
       <c r="G44" s="180">
         <v>9</v>
       </c>
       <c r="H44" s="116" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="I44" s="239">
         <v>10.8</v>
       </c>
       <c r="J44" s="240">
         <v>9.5</v>
       </c>
       <c r="K44" s="117" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="L44" s="151">
         <v>11.6</v>
       </c>
       <c r="M44" s="1"/>
     </row>
-    <row r="45" spans="2:13" ht="12.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="45" spans="2:13" ht="13" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B45" s="120" t="s">
         <v>47</v>
       </c>
       <c r="C45" s="162"/>
-      <c r="D45" s="418" t="s">
+      <c r="D45" s="420" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" s="421"/>
+      <c r="F45" s="439"/>
+      <c r="G45" s="419" t="s">
+        <v>145</v>
+      </c>
+      <c r="H45" s="417"/>
+      <c r="I45" s="417"/>
+      <c r="J45" s="416" t="s">
         <v>146</v>
       </c>
-      <c r="E45" s="419"/>
-[...10 lines deleted...]
-      <c r="L45" s="438"/>
+      <c r="K45" s="417"/>
+      <c r="L45" s="440"/>
       <c r="M45" s="1"/>
     </row>
     <row r="46" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B46" s="327"/>
       <c r="C46" s="328"/>
       <c r="D46" s="329"/>
       <c r="E46" s="326"/>
       <c r="F46" s="326"/>
       <c r="G46" s="330"/>
       <c r="H46" s="326"/>
       <c r="I46" s="326"/>
       <c r="J46" s="331"/>
       <c r="K46" s="326"/>
       <c r="L46" s="326"/>
     </row>
     <row r="47" spans="2:13" x14ac:dyDescent="0.55000000000000004">
       <c r="B47" s="14"/>
       <c r="F47"/>
       <c r="G47" s="16"/>
     </row>
     <row r="48" spans="2:13" x14ac:dyDescent="0.55000000000000004">
       <c r="B48" s="14" t="s">
         <v>53</v>
       </c>
       <c r="F48"/>
@@ -8495,1523 +8057,1376 @@
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.23622047244094491" top="0.31496062992125984" bottom="0" header="0" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;C&amp;8  &amp;G     &amp;"Mediametrie,Normal"&amp;K01+009 &amp;K01+029Source : Médiamétrie - EAR &gt; National - Novembre-Décembre 2021 - Ensemble 13 ans et plus - Copyright Médiamétrie - Tous droits réservés                       &amp;R&amp;"Mediametrie,Normal"&amp;8&amp;K01+029&amp;A/9</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="47" man="1"/>
   </colBreaks>
-  <drawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A89D3E6A-D2A1-43CE-9955-CFDCFA1F1CD6}">
   <sheetPr codeName="Feuil8"/>
-  <dimension ref="B1:P48"/>
+  <dimension ref="B1:P44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q19" sqref="Q19"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="18.5" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="31.23046875" customWidth="1"/>
     <col min="3" max="3" width="8.69140625" customWidth="1"/>
     <col min="4" max="4" width="9.23046875" customWidth="1"/>
     <col min="5" max="5" width="7.69140625" customWidth="1"/>
     <col min="6" max="6" width="9.23046875" customWidth="1"/>
     <col min="7" max="7" width="9.23046875" style="16" customWidth="1"/>
     <col min="8" max="8" width="7.69140625" customWidth="1"/>
     <col min="9" max="9" width="9.23046875" customWidth="1"/>
     <col min="10" max="10" width="9.23046875" style="16" customWidth="1"/>
     <col min="11" max="11" width="7.69140625" customWidth="1"/>
     <col min="12" max="12" width="9.23046875" customWidth="1"/>
     <col min="13" max="13" width="3.23046875" customWidth="1"/>
     <col min="14" max="14" width="9.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="4.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
     <row r="2" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B2" s="78" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="79"/>
     </row>
     <row r="3" spans="2:16" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B3" s="79"/>
       <c r="C3" s="79"/>
     </row>
     <row r="4" spans="2:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B4" s="439" t="s">
+      <c r="B4" s="441" t="s">
         <v>61</v>
       </c>
-      <c r="C4" s="440"/>
+      <c r="C4" s="442"/>
       <c r="D4" s="332" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E4" s="333"/>
       <c r="F4" s="334"/>
       <c r="G4" s="335" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="335"/>
       <c r="I4" s="336"/>
       <c r="J4" s="337" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="K4" s="335"/>
       <c r="L4" s="338"/>
     </row>
     <row r="5" spans="2:16" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B5" s="441"/>
-      <c r="C5" s="442"/>
+      <c r="B5" s="443"/>
+      <c r="C5" s="444"/>
       <c r="D5" s="339" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="339" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="340" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="341" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="H5" s="356" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="357" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="344" t="s">
         <v>57</v>
       </c>
       <c r="K5" s="356" t="s">
         <v>4</v>
       </c>
       <c r="L5" s="358" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B6" s="441"/>
-      <c r="C6" s="442"/>
+      <c r="B6" s="443"/>
+      <c r="C6" s="444"/>
       <c r="D6" s="339" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="339" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="340" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="344" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="356" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="357" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="344" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="356" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="358" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B7" s="445" t="s">
+      <c r="B7" s="447" t="s">
         <v>62</v>
       </c>
-      <c r="C7" s="446"/>
+      <c r="C7" s="448"/>
       <c r="D7" s="300"/>
       <c r="E7" s="300"/>
       <c r="F7" s="301"/>
       <c r="G7" s="302"/>
       <c r="H7" s="303"/>
       <c r="I7" s="304"/>
       <c r="J7" s="305"/>
       <c r="K7" s="306"/>
       <c r="L7" s="307"/>
     </row>
     <row r="8" spans="2:16" s="80" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B8" s="81" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="82"/>
       <c r="D8" s="168">
         <v>65.900000000000006</v>
       </c>
       <c r="E8" s="171" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="192">
         <v>100</v>
       </c>
       <c r="G8" s="245">
         <v>67.2</v>
       </c>
       <c r="H8" s="163" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="252">
         <v>100</v>
       </c>
       <c r="J8" s="253">
         <v>66.7</v>
       </c>
       <c r="K8" s="163" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="L8" s="85">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B9" s="83"/>
       <c r="C9" s="84"/>
       <c r="D9" s="169"/>
       <c r="E9" s="172"/>
       <c r="F9" s="90"/>
       <c r="G9" s="246"/>
       <c r="H9" s="164"/>
       <c r="I9" s="254"/>
       <c r="J9" s="255"/>
       <c r="K9" s="164"/>
       <c r="L9" s="86"/>
     </row>
-    <row r="10" spans="2:16" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B10" s="443" t="s">
+    <row r="10" spans="2:16" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B10" s="445" t="s">
         <v>63</v>
       </c>
-      <c r="C10" s="443"/>
+      <c r="C10" s="445"/>
       <c r="D10" s="168">
         <v>15.9</v>
       </c>
       <c r="E10" s="171" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F10" s="192">
         <v>14.1</v>
       </c>
       <c r="G10" s="248">
         <v>15.6</v>
       </c>
       <c r="H10" s="165" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="I10" s="256">
         <v>14</v>
       </c>
       <c r="J10" s="257">
         <v>16.7</v>
       </c>
       <c r="K10" s="165" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="L10" s="87">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="2:16" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B11" s="443" t="s">
+    <row r="11" spans="2:16" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B11" s="445" t="s">
         <v>64</v>
       </c>
-      <c r="C11" s="443"/>
+      <c r="C11" s="445"/>
       <c r="D11" s="168">
         <v>10.5</v>
       </c>
       <c r="E11" s="171" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F11" s="192">
         <v>9</v>
       </c>
       <c r="G11" s="248">
         <v>10.1</v>
       </c>
       <c r="H11" s="165" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="I11" s="256">
         <v>8.6999999999999993</v>
       </c>
       <c r="J11" s="257">
         <v>10.6</v>
       </c>
       <c r="K11" s="165" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="L11" s="87">
         <v>9.1</v>
       </c>
     </row>
-    <row r="12" spans="2:16" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B12" s="443" t="s">
+    <row r="12" spans="2:16" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B12" s="445" t="s">
         <v>65</v>
       </c>
-      <c r="C12" s="443"/>
+      <c r="C12" s="445"/>
       <c r="D12" s="168">
         <v>2.6</v>
       </c>
       <c r="E12" s="171" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F12" s="192">
         <v>1.8</v>
       </c>
       <c r="G12" s="248">
         <v>2.7</v>
       </c>
       <c r="H12" s="165" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="I12" s="256">
         <v>2.1</v>
       </c>
       <c r="J12" s="257" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="K12" s="165" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L12" s="87" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      <c r="B13" s="443" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B13" s="445" t="s">
         <v>66</v>
       </c>
-      <c r="C13" s="443"/>
+      <c r="C13" s="445"/>
       <c r="D13" s="168">
         <v>14</v>
       </c>
       <c r="E13" s="171" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F13" s="192">
         <v>16.2</v>
       </c>
       <c r="G13" s="248">
         <v>14.2</v>
       </c>
       <c r="H13" s="165" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="I13" s="256">
         <v>15.9</v>
       </c>
       <c r="J13" s="257">
         <v>15</v>
       </c>
       <c r="K13" s="165" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="L13" s="87">
         <v>17.2</v>
       </c>
     </row>
-    <row r="14" spans="2:16" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B14" s="443" t="s">
+    <row r="14" spans="2:16" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B14" s="445" t="s">
         <v>67</v>
       </c>
-      <c r="C14" s="443"/>
+      <c r="C14" s="445"/>
       <c r="D14" s="168">
         <v>14.9</v>
       </c>
       <c r="E14" s="171" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F14" s="192">
         <v>17.100000000000001</v>
       </c>
       <c r="G14" s="248">
         <v>15</v>
       </c>
       <c r="H14" s="165" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="I14" s="256">
         <v>16.7</v>
       </c>
       <c r="J14" s="257">
         <v>15.9</v>
       </c>
       <c r="K14" s="165" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="L14" s="87">
         <v>18.2</v>
       </c>
       <c r="P14" s="14"/>
     </row>
-    <row r="15" spans="2:16" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B15" s="443" t="s">
+    <row r="15" spans="2:16" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B15" s="445" t="s">
         <v>68</v>
       </c>
-      <c r="C15" s="443"/>
+      <c r="C15" s="445"/>
       <c r="D15" s="168">
         <v>6.9</v>
       </c>
       <c r="E15" s="171" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F15" s="192">
         <v>5.9</v>
       </c>
       <c r="G15" s="248">
         <v>7.2</v>
       </c>
       <c r="H15" s="165" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="I15" s="256">
         <v>6</v>
       </c>
       <c r="J15" s="257">
         <v>7.5</v>
       </c>
       <c r="K15" s="165" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="L15" s="87">
         <v>6.6</v>
       </c>
     </row>
-    <row r="16" spans="2:16" ht="12.9" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B16" s="443" t="s">
+    <row r="16" spans="2:16" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B16" s="445" t="s">
         <v>69</v>
       </c>
-      <c r="C16" s="443"/>
-      <c r="D16" s="168" t="s">
+      <c r="C16" s="445"/>
+      <c r="D16" s="168">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="E16" s="171" t="s">
+        <v>171</v>
+      </c>
+      <c r="F16" s="192">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="G16" s="248">
+        <v>9</v>
+      </c>
+      <c r="H16" s="165" t="s">
+        <v>171</v>
+      </c>
+      <c r="I16" s="256">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="J16" s="257">
+        <v>8.5</v>
+      </c>
+      <c r="K16" s="165" t="s">
+        <v>116</v>
+      </c>
+      <c r="L16" s="87">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="17" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B17" s="445" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="445"/>
+      <c r="D17" s="168">
+        <v>12.3</v>
+      </c>
+      <c r="E17" s="171" t="s">
+        <v>123</v>
+      </c>
+      <c r="F17" s="192">
+        <v>11.1</v>
+      </c>
+      <c r="G17" s="248">
+        <v>11.7</v>
+      </c>
+      <c r="H17" s="165" t="s">
+        <v>123</v>
+      </c>
+      <c r="I17" s="256">
+        <v>10.8</v>
+      </c>
+      <c r="J17" s="257">
+        <v>10</v>
+      </c>
+      <c r="K17" s="165" t="s">
         <v>117</v>
       </c>
-      <c r="E16" s="171" t="s">
-[...25 lines deleted...]
-      <c r="B17" s="443" t="s">
+      <c r="L17" s="87">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="18" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B18" s="445" t="s">
+        <v>71</v>
+      </c>
+      <c r="C18" s="445"/>
+      <c r="D18" s="168">
+        <v>2</v>
+      </c>
+      <c r="E18" s="171" t="s">
+        <v>109</v>
+      </c>
+      <c r="F18" s="192">
+        <v>1.5</v>
+      </c>
+      <c r="G18" s="248">
+        <v>1.8</v>
+      </c>
+      <c r="H18" s="165" t="s">
+        <v>155</v>
+      </c>
+      <c r="I18" s="256">
+        <v>1.2</v>
+      </c>
+      <c r="J18" s="257">
+        <v>1.4</v>
+      </c>
+      <c r="K18" s="165" t="s">
+        <v>172</v>
+      </c>
+      <c r="L18" s="87">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="19" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B19" s="445" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="445"/>
+      <c r="D19" s="168">
+        <v>2.5</v>
+      </c>
+      <c r="E19" s="171" t="s">
+        <v>130</v>
+      </c>
+      <c r="F19" s="192">
+        <v>2.1</v>
+      </c>
+      <c r="G19" s="248">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H19" s="165" t="s">
+        <v>151</v>
+      </c>
+      <c r="I19" s="256">
+        <v>1.7</v>
+      </c>
+      <c r="J19" s="257">
+        <v>2</v>
+      </c>
+      <c r="K19" s="165" t="s">
+        <v>156</v>
+      </c>
+      <c r="L19" s="87">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="20" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B20" s="445" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" s="445"/>
+      <c r="D20" s="168">
+        <v>4</v>
+      </c>
+      <c r="E20" s="171" t="s">
+        <v>111</v>
+      </c>
+      <c r="F20" s="192">
+        <v>3.5</v>
+      </c>
+      <c r="G20" s="248">
+        <v>3.4</v>
+      </c>
+      <c r="H20" s="165" t="s">
+        <v>127</v>
+      </c>
+      <c r="I20" s="256">
+        <v>2.7</v>
+      </c>
+      <c r="J20" s="257">
+        <v>2.5</v>
+      </c>
+      <c r="K20" s="165" t="s">
+        <v>156</v>
+      </c>
+      <c r="L20" s="87">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B21" s="445" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" s="445"/>
+      <c r="D21" s="153">
+        <v>12</v>
+      </c>
+      <c r="E21" s="115" t="s">
+        <v>131</v>
+      </c>
+      <c r="F21" s="157">
+        <v>11.2</v>
+      </c>
+      <c r="G21" s="180">
+        <v>12</v>
+      </c>
+      <c r="H21" s="116" t="s">
+        <v>142</v>
+      </c>
+      <c r="I21" s="239">
+        <v>10.3</v>
+      </c>
+      <c r="J21" s="241">
+        <v>12.2</v>
+      </c>
+      <c r="K21" s="118" t="s">
+        <v>143</v>
+      </c>
+      <c r="L21" s="151">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="22" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B22" s="445" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="445"/>
+      <c r="D22" s="168">
+        <v>3</v>
+      </c>
+      <c r="E22" s="171" t="s">
+        <v>170</v>
+      </c>
+      <c r="F22" s="192">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G22" s="248">
+        <v>2.8</v>
+      </c>
+      <c r="H22" s="165" t="s">
+        <v>155</v>
+      </c>
+      <c r="I22" s="256">
+        <v>1.9</v>
+      </c>
+      <c r="J22" s="257">
+        <v>3</v>
+      </c>
+      <c r="K22" s="165" t="s">
+        <v>119</v>
+      </c>
+      <c r="L22" s="87">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="23" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B23" s="445" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="445"/>
+      <c r="D23" s="168">
+        <v>6.2</v>
+      </c>
+      <c r="E23" s="171" t="s">
+        <v>132</v>
+      </c>
+      <c r="F23" s="192">
+        <v>5.3</v>
+      </c>
+      <c r="G23" s="248">
+        <v>5.3</v>
+      </c>
+      <c r="H23" s="165" t="s">
+        <v>127</v>
+      </c>
+      <c r="I23" s="256">
+        <v>4.2</v>
+      </c>
+      <c r="J23" s="257">
+        <v>5.4</v>
+      </c>
+      <c r="K23" s="165" t="s">
+        <v>153</v>
+      </c>
+      <c r="L23" s="87">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="24" spans="2:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="B24" s="446" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" s="446"/>
+      <c r="D24" s="170"/>
+      <c r="E24" s="174"/>
+      <c r="F24" s="102"/>
+      <c r="G24" s="249"/>
+      <c r="H24" s="166"/>
+      <c r="I24" s="258"/>
+      <c r="J24" s="259"/>
+      <c r="K24" s="166"/>
+      <c r="L24" s="88"/>
+      <c r="O24" s="325"/>
+    </row>
+    <row r="25" spans="2:15" s="80" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B25" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="82"/>
+      <c r="D25" s="168">
+        <v>54.8</v>
+      </c>
+      <c r="E25" s="171" t="s">
+        <v>87</v>
+      </c>
+      <c r="F25" s="192">
+        <v>100</v>
+      </c>
+      <c r="G25" s="245">
+        <v>55</v>
+      </c>
+      <c r="H25" s="163" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="252">
+        <v>100</v>
+      </c>
+      <c r="J25" s="253">
+        <v>53.6</v>
+      </c>
+      <c r="K25" s="163" t="s">
+        <v>14</v>
+      </c>
+      <c r="L25" s="85">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="2:15" s="80" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B26" s="83"/>
+      <c r="C26" s="84"/>
+      <c r="D26" s="169"/>
+      <c r="E26" s="172"/>
+      <c r="F26" s="90"/>
+      <c r="G26" s="251"/>
+      <c r="H26" s="167"/>
+      <c r="I26" s="260"/>
+      <c r="J26" s="261"/>
+      <c r="K26" s="167"/>
+      <c r="L26" s="89"/>
+    </row>
+    <row r="27" spans="2:15" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B27" s="445" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="445"/>
+      <c r="D27" s="168">
+        <v>12.7</v>
+      </c>
+      <c r="E27" s="171" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" s="192">
+        <v>14.6</v>
+      </c>
+      <c r="G27" s="248">
+        <v>10.8</v>
+      </c>
+      <c r="H27" s="165" t="s">
+        <v>119</v>
+      </c>
+      <c r="I27" s="256">
+        <v>12</v>
+      </c>
+      <c r="J27" s="257">
+        <v>11.6</v>
+      </c>
+      <c r="K27" s="165" t="s">
+        <v>110</v>
+      </c>
+      <c r="L27" s="87">
+        <v>13.4</v>
+      </c>
+    </row>
+    <row r="28" spans="2:15" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B28" s="445" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="445"/>
+      <c r="D28" s="168">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E28" s="171" t="s">
+        <v>169</v>
+      </c>
+      <c r="F28" s="192">
+        <v>10.6</v>
+      </c>
+      <c r="G28" s="248">
+        <v>7</v>
+      </c>
+      <c r="H28" s="165" t="s">
+        <v>110</v>
+      </c>
+      <c r="I28" s="256">
+        <v>7.9</v>
+      </c>
+      <c r="J28" s="257">
+        <v>7.7</v>
+      </c>
+      <c r="K28" s="165" t="s">
+        <v>130</v>
+      </c>
+      <c r="L28" s="87">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="29" spans="2:15" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B29" s="445" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="445"/>
+      <c r="D29" s="168">
+        <v>2.4</v>
+      </c>
+      <c r="E29" s="171" t="s">
+        <v>112</v>
+      </c>
+      <c r="F29" s="192">
+        <v>2</v>
+      </c>
+      <c r="G29" s="248">
+        <v>2</v>
+      </c>
+      <c r="H29" s="165" t="s">
+        <v>173</v>
+      </c>
+      <c r="I29" s="256">
+        <v>1.7</v>
+      </c>
+      <c r="J29" s="257" t="s">
+        <v>115</v>
+      </c>
+      <c r="K29" s="165" t="s">
+        <v>115</v>
+      </c>
+      <c r="L29" s="87" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="30" spans="2:15" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B30" s="445" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="445"/>
+      <c r="D30" s="168">
+        <v>10.3</v>
+      </c>
+      <c r="E30" s="171" t="s">
+        <v>94</v>
+      </c>
+      <c r="F30" s="192">
+        <v>14.3</v>
+      </c>
+      <c r="G30" s="248">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H30" s="165" t="s">
+        <v>107</v>
+      </c>
+      <c r="I30" s="256">
+        <v>14</v>
+      </c>
+      <c r="J30" s="257">
+        <v>10.1</v>
+      </c>
+      <c r="K30" s="165" t="s">
+        <v>106</v>
+      </c>
+      <c r="L30" s="87">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="31" spans="2:15" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B31" s="445" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="445"/>
+      <c r="D31" s="168">
+        <v>11</v>
+      </c>
+      <c r="E31" s="171" t="s">
+        <v>93</v>
+      </c>
+      <c r="F31" s="192">
+        <v>15.1</v>
+      </c>
+      <c r="G31" s="248">
+        <v>10.9</v>
+      </c>
+      <c r="H31" s="165" t="s">
+        <v>157</v>
+      </c>
+      <c r="I31" s="256">
+        <v>14.8</v>
+      </c>
+      <c r="J31" s="257">
+        <v>10.6</v>
+      </c>
+      <c r="K31" s="165" t="s">
+        <v>93</v>
+      </c>
+      <c r="L31" s="87">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="2:15" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B32" s="445" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="445"/>
+      <c r="D32" s="168">
+        <v>4.8</v>
+      </c>
+      <c r="E32" s="171" t="s">
+        <v>172</v>
+      </c>
+      <c r="F32" s="192">
+        <v>4.5</v>
+      </c>
+      <c r="G32" s="248">
+        <v>5.3</v>
+      </c>
+      <c r="H32" s="165" t="s">
+        <v>120</v>
+      </c>
+      <c r="I32" s="256">
+        <v>5.6</v>
+      </c>
+      <c r="J32" s="257">
+        <v>4.7</v>
+      </c>
+      <c r="K32" s="165" t="s">
+        <v>170</v>
+      </c>
+      <c r="L32" s="87">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="33" spans="2:12" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B33" s="445" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" s="445"/>
+      <c r="D33" s="168">
+        <v>6.1</v>
+      </c>
+      <c r="E33" s="171" t="s">
+        <v>92</v>
+      </c>
+      <c r="F33" s="192">
+        <v>8</v>
+      </c>
+      <c r="G33" s="248">
+        <v>6.2</v>
+      </c>
+      <c r="H33" s="165" t="s">
+        <v>114</v>
+      </c>
+      <c r="I33" s="256">
+        <v>7.5</v>
+      </c>
+      <c r="J33" s="257">
+        <v>6.4</v>
+      </c>
+      <c r="K33" s="165" t="s">
+        <v>123</v>
+      </c>
+      <c r="L33" s="87">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="2:12" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B34" s="445" t="s">
         <v>70</v>
       </c>
-      <c r="C17" s="443"/>
-[...3 lines deleted...]
-      <c r="E17" s="171" t="s">
+      <c r="C34" s="445"/>
+      <c r="D34" s="168">
+        <v>8.9</v>
+      </c>
+      <c r="E34" s="171" t="s">
+        <v>171</v>
+      </c>
+      <c r="F34" s="192">
+        <v>11.4</v>
+      </c>
+      <c r="G34" s="248">
+        <v>8.5</v>
+      </c>
+      <c r="H34" s="165" t="s">
+        <v>153</v>
+      </c>
+      <c r="I34" s="256">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="J34" s="257">
+        <v>7.8</v>
+      </c>
+      <c r="K34" s="165" t="s">
+        <v>132</v>
+      </c>
+      <c r="L34" s="87">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="35" spans="2:12" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B35" s="445" t="s">
+        <v>71</v>
+      </c>
+      <c r="C35" s="445"/>
+      <c r="D35" s="168">
+        <v>1.6</v>
+      </c>
+      <c r="E35" s="171" t="s">
+        <v>174</v>
+      </c>
+      <c r="F35" s="192">
+        <v>1.2</v>
+      </c>
+      <c r="G35" s="248">
+        <v>1.3</v>
+      </c>
+      <c r="H35" s="165" t="s">
+        <v>129</v>
+      </c>
+      <c r="I35" s="256">
+        <v>1.2</v>
+      </c>
+      <c r="J35" s="257">
+        <v>1</v>
+      </c>
+      <c r="K35" s="165" t="s">
         <v>173</v>
       </c>
-      <c r="F17" s="192">
-[...2 lines deleted...]
-      <c r="G17" s="248">
+      <c r="L35" s="87">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="36" spans="2:12" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B36" s="445" t="s">
+        <v>72</v>
+      </c>
+      <c r="C36" s="445"/>
+      <c r="D36" s="168">
+        <v>2</v>
+      </c>
+      <c r="E36" s="171" t="s">
+        <v>162</v>
+      </c>
+      <c r="F36" s="192">
+        <v>1.6</v>
+      </c>
+      <c r="G36" s="248">
+        <v>1.8</v>
+      </c>
+      <c r="H36" s="165" t="s">
+        <v>122</v>
+      </c>
+      <c r="I36" s="256">
+        <v>1.8</v>
+      </c>
+      <c r="J36" s="257">
+        <v>1.5</v>
+      </c>
+      <c r="K36" s="165" t="s">
+        <v>162</v>
+      </c>
+      <c r="L36" s="87">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="37" spans="2:12" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B37" s="445" t="s">
+        <v>73</v>
+      </c>
+      <c r="C37" s="445"/>
+      <c r="D37" s="168">
+        <v>3.1</v>
+      </c>
+      <c r="E37" s="171" t="s">
+        <v>138</v>
+      </c>
+      <c r="F37" s="192">
+        <v>4.7</v>
+      </c>
+      <c r="G37" s="248">
+        <v>2.7</v>
+      </c>
+      <c r="H37" s="165" t="s">
+        <v>111</v>
+      </c>
+      <c r="I37" s="256">
+        <v>3.2</v>
+      </c>
+      <c r="J37" s="257">
+        <v>2.1</v>
+      </c>
+      <c r="K37" s="165" t="s">
+        <v>132</v>
+      </c>
+      <c r="L37" s="87">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="38" spans="2:12" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B38" s="445" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="445"/>
+      <c r="D38" s="153">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E38" s="115" t="s">
+        <v>142</v>
+      </c>
+      <c r="F38" s="190">
+        <v>10.9</v>
+      </c>
+      <c r="G38" s="180">
         <v>9</v>
       </c>
-      <c r="H17" s="165" t="s">
-[...35 lines deleted...]
-      <c r="I18" s="256">
+      <c r="H38" s="116" t="s">
+        <v>158</v>
+      </c>
+      <c r="I38" s="239">
         <v>10.8</v>
       </c>
-      <c r="J18" s="257">
-[...47 lines deleted...]
-      <c r="D20" s="168">
+      <c r="J38" s="240">
+        <v>9.5</v>
+      </c>
+      <c r="K38" s="117" t="s">
+        <v>158</v>
+      </c>
+      <c r="L38" s="151">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="39" spans="2:12" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B39" s="445" t="s">
+        <v>75</v>
+      </c>
+      <c r="C39" s="445"/>
+      <c r="D39" s="168">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E39" s="171" t="s">
+        <v>175</v>
+      </c>
+      <c r="F39" s="192">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G39" s="248">
+        <v>2.4</v>
+      </c>
+      <c r="H39" s="165" t="s">
+        <v>176</v>
+      </c>
+      <c r="I39" s="256">
+        <v>1.9</v>
+      </c>
+      <c r="J39" s="257">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K39" s="165" t="s">
+        <v>109</v>
+      </c>
+      <c r="L39" s="87">
         <v>2.5</v>
       </c>
-      <c r="E20" s="171" t="s">
-[...17 lines deleted...]
-      <c r="K20" s="165" t="s">
+    </row>
+    <row r="40" spans="2:12" s="365" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B40" s="449" t="s">
+        <v>76</v>
+      </c>
+      <c r="C40" s="450"/>
+      <c r="D40" s="168">
+        <v>5</v>
+      </c>
+      <c r="E40" s="171" t="s">
+        <v>120</v>
+      </c>
+      <c r="F40" s="192">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G40" s="248">
+        <v>4.3</v>
+      </c>
+      <c r="H40" s="165" t="s">
         <v>158</v>
       </c>
-      <c r="L20" s="87">
-[...131 lines deleted...]
-      <c r="L24" s="87">
+      <c r="I40" s="256">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J40" s="257">
         <v>4.7</v>
       </c>
-    </row>
-[...483 lines deleted...]
-      </c>
       <c r="K40" s="165" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="L40" s="87">
-        <v>2.5</v>
-[...97 lines deleted...]
-      <c r="L43" s="87">
         <v>5.9</v>
       </c>
     </row>
-    <row r="44" spans="2:12" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-[...61 lines deleted...]
-      <c r="B48" s="14"/>
+    <row r="41" spans="2:12" ht="8.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="4"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="9"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="9"/>
+      <c r="L41" s="8"/>
+    </row>
+    <row r="42" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B42" s="14"/>
+    </row>
+    <row r="43" spans="2:12" x14ac:dyDescent="0.55000000000000004">
+      <c r="B43" s="14"/>
+    </row>
+    <row r="44" spans="2:12" ht="6" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B44" s="14"/>
     </row>
   </sheetData>
-  <mergeCells count="35">
-    <mergeCell ref="B21:C21"/>
+  <mergeCells count="31">
     <mergeCell ref="B20:C20"/>
-    <mergeCell ref="B30:C30"/>
-    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B27:C27"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B4:C6"/>
+    <mergeCell ref="B39:C39"/>
     <mergeCell ref="B17:C17"/>
-    <mergeCell ref="B43:C43"/>
-    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B36:C36"/>
     <mergeCell ref="B24:C24"/>
-    <mergeCell ref="B23:C23"/>
-[...15 lines deleted...]
-    <mergeCell ref="B26:C26"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
-    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B7:C7"/>
-    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B18:C18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.23622047244094491" top="0.31496062992125984" bottom="0" header="0" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;C&amp;8  &amp;G     &amp;"Mediametrie,Normal"&amp;K01+009 &amp;K01+029Source : Médiamétrie - EAR &gt; National - Novembre-Décembre 2021 - Ensemble 13 ans et plus - Copyright Médiamétrie - Tous droits réservés                       &amp;R&amp;"Mediametrie,Normal"&amp;8&amp;K01+029&amp;A/9</oddFooter>
   </headerFooter>
-  <drawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59EFDA17-7E3A-401B-83DA-644CF900C3D8}">
   <sheetPr codeName="Feuil9"/>
   <dimension ref="B1:O37"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="18.5" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="10.23046875" customWidth="1"/>
-    <col min="2" max="2" width="39.921875" customWidth="1"/>
+    <col min="2" max="2" width="39.84375" customWidth="1"/>
     <col min="3" max="3" width="9.23046875" customWidth="1"/>
     <col min="4" max="4" width="7.69140625" customWidth="1"/>
     <col min="5" max="5" width="9.23046875" customWidth="1"/>
     <col min="6" max="6" width="9.23046875" style="16" customWidth="1"/>
     <col min="7" max="7" width="7.69140625" customWidth="1"/>
     <col min="8" max="8" width="9.23046875" customWidth="1"/>
     <col min="9" max="9" width="9.23046875" style="16" customWidth="1"/>
     <col min="10" max="10" width="7.69140625" customWidth="1"/>
     <col min="11" max="11" width="9.23046875" customWidth="1"/>
     <col min="12" max="12" width="3.23046875" customWidth="1"/>
     <col min="13" max="13" width="9.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="4.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
     <row r="2" spans="2:15" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="B2" s="78" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="3" spans="2:15" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B3" s="79"/>
     </row>
     <row r="4" spans="2:15" ht="16.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B4" s="449" t="s">
-        <v>81</v>
+      <c r="B4" s="399" t="s">
+        <v>79</v>
       </c>
       <c r="C4" s="359" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D4" s="360"/>
       <c r="E4" s="361"/>
       <c r="F4" s="362" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="362"/>
       <c r="H4" s="362"/>
       <c r="I4" s="363" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="J4" s="362"/>
       <c r="K4" s="364"/>
     </row>
     <row r="5" spans="2:15" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B5" s="450"/>
+      <c r="B5" s="400"/>
       <c r="C5" s="339" t="s">
         <v>56</v>
       </c>
       <c r="D5" s="339" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="340" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="341" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="G5" s="342" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="342" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="344" t="s">
         <v>57</v>
       </c>
       <c r="J5" s="342" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="345" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="2:15" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B6" s="450"/>
+      <c r="B6" s="400"/>
       <c r="C6" s="339" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="339" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="340" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="344" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="342" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="342" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="344" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="342" t="s">
         <v>6</v>
       </c>
       <c r="K6" s="345" t="s">
@@ -10036,454 +9451,454 @@
       <c r="B8" s="94" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="201">
         <v>65.900000000000006</v>
       </c>
       <c r="D8" s="285" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="282">
         <v>100</v>
       </c>
       <c r="F8" s="198">
         <v>67.2</v>
       </c>
       <c r="G8" s="216" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="262">
         <v>100</v>
       </c>
       <c r="I8" s="263">
         <v>66.7</v>
       </c>
       <c r="J8" s="216" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="K8" s="95">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="2:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B9" s="105"/>
       <c r="C9" s="202"/>
       <c r="D9" s="286"/>
       <c r="E9" s="283"/>
       <c r="F9" s="199"/>
       <c r="G9" s="217"/>
       <c r="H9" s="264"/>
       <c r="I9" s="265"/>
       <c r="J9" s="217"/>
       <c r="K9" s="106"/>
     </row>
-    <row r="10" spans="2:15" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="10" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B10" s="97" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C10" s="168">
         <v>24.7</v>
       </c>
       <c r="D10" s="173" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E10" s="192">
         <v>29.8</v>
       </c>
       <c r="F10" s="195">
         <v>25.4</v>
       </c>
       <c r="G10" s="218" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H10" s="266">
         <v>30.7</v>
       </c>
       <c r="I10" s="248">
         <v>25.1</v>
       </c>
       <c r="J10" s="218" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="K10" s="96">
         <v>29.3</v>
       </c>
     </row>
-    <row r="11" spans="2:15" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="11" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B11" s="111" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C11" s="168">
         <v>24.6</v>
       </c>
       <c r="D11" s="173" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E11" s="192">
         <v>29.7</v>
       </c>
       <c r="F11" s="195">
         <v>25.3</v>
       </c>
       <c r="G11" s="218" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H11" s="266">
         <v>30.6</v>
       </c>
       <c r="I11" s="248">
         <v>24.9</v>
       </c>
       <c r="J11" s="218" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="K11" s="96">
         <v>29.1</v>
       </c>
     </row>
-    <row r="12" spans="2:15" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="12" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B12" s="97" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C12" s="168">
         <v>49.3</v>
       </c>
       <c r="D12" s="173" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="192">
         <v>65.099999999999994</v>
       </c>
       <c r="F12" s="195">
         <v>49.4</v>
       </c>
       <c r="G12" s="218" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H12" s="266">
         <v>63.9</v>
       </c>
       <c r="I12" s="248">
         <v>49.3</v>
       </c>
       <c r="J12" s="218" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="K12" s="96">
         <v>65.5</v>
       </c>
       <c r="O12" s="14"/>
     </row>
-    <row r="13" spans="2:15" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="13" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B13" s="97" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="168">
         <v>1.3</v>
       </c>
       <c r="D13" s="173" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E13" s="192">
         <v>1.2</v>
       </c>
       <c r="F13" s="195">
         <v>1.7</v>
       </c>
       <c r="G13" s="218" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="H13" s="266">
         <v>1.3</v>
       </c>
       <c r="I13" s="248">
         <v>1.5</v>
       </c>
       <c r="J13" s="218" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="K13" s="96">
         <v>1.4</v>
       </c>
     </row>
-    <row r="14" spans="2:15" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="14" spans="2:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B14" s="97" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C14" s="168">
         <v>4.2</v>
       </c>
       <c r="D14" s="173" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E14" s="192">
         <v>3.9</v>
       </c>
       <c r="F14" s="195">
         <v>4.5</v>
       </c>
       <c r="G14" s="218" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="H14" s="266">
         <v>4.0999999999999996</v>
       </c>
       <c r="I14" s="248">
         <v>4</v>
       </c>
       <c r="J14" s="218" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="K14" s="96">
         <v>3.7</v>
       </c>
     </row>
     <row r="15" spans="2:15" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B15" s="92"/>
       <c r="C15" s="169"/>
       <c r="D15" s="287"/>
       <c r="E15" s="90"/>
       <c r="F15" s="194"/>
       <c r="G15" s="91"/>
       <c r="H15" s="247"/>
       <c r="I15" s="246"/>
       <c r="J15" s="91"/>
       <c r="K15" s="93"/>
     </row>
     <row r="16" spans="2:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
       <c r="B16" s="101" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C16" s="170"/>
       <c r="D16" s="288"/>
       <c r="E16" s="102"/>
       <c r="F16" s="196"/>
       <c r="G16" s="103"/>
       <c r="H16" s="250"/>
       <c r="I16" s="249"/>
       <c r="J16" s="103"/>
       <c r="K16" s="104"/>
     </row>
     <row r="17" spans="2:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B17" s="98" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="168">
         <v>54.8</v>
       </c>
       <c r="D17" s="173" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="E17" s="192">
         <v>100</v>
       </c>
       <c r="F17" s="193">
         <v>55</v>
       </c>
       <c r="G17" s="219" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="267">
         <v>100</v>
       </c>
       <c r="I17" s="245">
         <v>53.6</v>
       </c>
       <c r="J17" s="219" t="s">
         <v>14</v>
       </c>
       <c r="K17" s="99">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="2:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B18" s="107"/>
       <c r="C18" s="169"/>
       <c r="D18" s="287"/>
       <c r="E18" s="90"/>
       <c r="F18" s="197"/>
       <c r="G18" s="220"/>
       <c r="H18" s="268"/>
       <c r="I18" s="251"/>
       <c r="J18" s="220"/>
       <c r="K18" s="108"/>
     </row>
-    <row r="19" spans="2:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="19" spans="2:11" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B19" s="97" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C19" s="168">
         <v>20.100000000000001</v>
       </c>
       <c r="D19" s="173" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E19" s="192">
         <v>32.200000000000003</v>
       </c>
       <c r="F19" s="195">
         <v>20.100000000000001</v>
       </c>
       <c r="G19" s="218" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="H19" s="266">
         <v>33.700000000000003</v>
       </c>
       <c r="I19" s="248">
         <v>20.100000000000001</v>
       </c>
       <c r="J19" s="218" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="K19" s="96">
         <v>33.5</v>
       </c>
     </row>
-    <row r="20" spans="2:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="20" spans="2:11" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B20" s="111" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C20" s="168">
         <v>20</v>
       </c>
       <c r="D20" s="173" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E20" s="192">
         <v>32.1</v>
       </c>
       <c r="F20" s="195">
         <v>20</v>
       </c>
       <c r="G20" s="218" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="H20" s="266">
         <v>33.4</v>
       </c>
       <c r="I20" s="248">
         <v>20.100000000000001</v>
       </c>
       <c r="J20" s="218" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="K20" s="96">
         <v>33.4</v>
       </c>
     </row>
-    <row r="21" spans="2:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="21" spans="2:11" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B21" s="97" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C21" s="168">
         <v>39.700000000000003</v>
       </c>
       <c r="D21" s="173" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E21" s="192">
         <v>61.5</v>
       </c>
       <c r="F21" s="195">
         <v>38.299999999999997</v>
       </c>
       <c r="G21" s="218" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="H21" s="266">
         <v>58.9</v>
       </c>
       <c r="I21" s="248">
         <v>37.799999999999997</v>
       </c>
       <c r="J21" s="218" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="K21" s="96">
         <v>60.7</v>
       </c>
     </row>
-    <row r="22" spans="2:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="22" spans="2:11" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B22" s="97" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="168">
         <v>1.2</v>
       </c>
       <c r="D22" s="173" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E22" s="192">
         <v>2.2999999999999998</v>
       </c>
       <c r="F22" s="195">
         <v>1.6</v>
       </c>
       <c r="G22" s="218" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="H22" s="266">
         <v>1.7</v>
       </c>
       <c r="I22" s="248">
         <v>0.9</v>
       </c>
       <c r="J22" s="218" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="K22" s="96">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="23" spans="2:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="23" spans="2:11" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B23" s="112" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C23" s="281">
         <v>3.4</v>
       </c>
       <c r="D23" s="289" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E23" s="284">
         <v>3.9</v>
       </c>
       <c r="F23" s="200">
         <v>4.4000000000000004</v>
       </c>
       <c r="G23" s="221" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H23" s="269">
         <v>5.7</v>
       </c>
       <c r="I23" s="270">
         <v>3.3</v>
       </c>
       <c r="J23" s="221" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="K23" s="100">
         <v>4.7</v>
       </c>
     </row>
     <row r="24" spans="2:11" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B24" s="6"/>
       <c r="C24" s="7"/>
       <c r="D24" s="4"/>
       <c r="E24" s="7"/>
       <c r="F24" s="17"/>
       <c r="G24" s="9"/>
       <c r="H24" s="8"/>
       <c r="I24" s="17"/>
       <c r="J24" s="9"/>
       <c r="K24" s="8"/>
     </row>
     <row r="25" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B25" s="10"/>
     </row>
     <row r="26" spans="2:11" x14ac:dyDescent="0.55000000000000004">
       <c r="B26" s="11"/>
     </row>
     <row r="27" spans="2:11" x14ac:dyDescent="0.55000000000000004">
       <c r="B27" s="12"/>
@@ -10506,74 +9921,82 @@
     <row r="33" spans="2:2" x14ac:dyDescent="0.55000000000000004">
       <c r="B33" s="11"/>
     </row>
     <row r="34" spans="2:2" x14ac:dyDescent="0.55000000000000004">
       <c r="B34" s="12"/>
     </row>
     <row r="35" spans="2:2" x14ac:dyDescent="0.55000000000000004">
       <c r="B35" s="12"/>
     </row>
     <row r="36" spans="2:2" x14ac:dyDescent="0.55000000000000004">
       <c r="B36" s="12"/>
     </row>
     <row r="37" spans="2:2" x14ac:dyDescent="0.55000000000000004">
       <c r="B37" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B4:B6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.23622047244094491" top="0.31496062992125984" bottom="0" header="0" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;C&amp;8  &amp;G     &amp;"Mediametrie,Normal"&amp;K01+009 &amp;K01+029Source : Médiamétrie - EAR &gt; National - Novembre-Décembre 2021 - Ensemble 13 ans et plus - Copyright Médiamétrie - Tous droits réservés                       &amp;R&amp;"Mediametrie,Normal"&amp;8&amp;K01+029&amp;A/9</oddFooter>
   </headerFooter>
-  <drawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCA20511FA493B4C89728269EDFA0838" ma:contentTypeVersion="7" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="aa7ae1c04f81a719968ff05645bed5f4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="70e1eab9-7dfe-473a-841f-f32b3d1a0d93" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f2efd735ff783aa612d26cedb08e28f9" ns2:_="">
     <xsd:import namespace="70e1eab9-7dfe-473a-841f-f32b3d1a0d93"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="70e1eab9-7dfe-473a-841f-f32b3d1a0d93" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -10691,97 +10114,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E99EA399-E4AD-4A5A-8E87-9A5474877C22}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{646B3CBD-AEE7-46A2-92C2-11808E49F599}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="70e1eab9-7dfe-473a-841f-f32b3d1a0d93"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ABFC110-1580-47D1-BA6D-A3E309B45B33}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="70e1eab9-7dfe-473a-841f-f32b3d1a0d93"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>